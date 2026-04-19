--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -95,51 +95,51 @@
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>3.81</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
-    <t>2.76</t>
+    <t>2.21</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>4.57</t>
   </si>