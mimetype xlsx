--- v3 (2026-04-19)
+++ v4 (2026-09-07)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
-    <t>1.39</t>
+    <t>1.31</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>2.72</t>
   </si>
   <si>
     <t>1.78</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.40</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.45</t>
   </si>