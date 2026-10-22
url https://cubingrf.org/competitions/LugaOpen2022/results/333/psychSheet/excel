--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -191,51 +191,51 @@
   <si>
     <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>16.73</t>
   </si>
   <si>
     <t>14.93</t>
   </si>
   <si>
     <t>Григорий Герасименко</t>
   </si>
   <si>
     <t>16.88</t>
   </si>
   <si>
     <t>15.14</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
-    <t>15.09</t>
+    <t>11.91</t>
   </si>
   <si>
     <t>Андрей Застолбин</t>
   </si>
   <si>
     <t>18.82</t>
   </si>
   <si>
     <t>16.01</t>
   </si>
   <si>
     <t>Артём Хамитов</t>
   </si>
   <si>
     <t>23.55</t>
   </si>
   <si>
     <t>19.63</t>
   </si>
   <si>
     <t>Андрей Соколов</t>
   </si>
   <si>
     <t>23.81</t>
   </si>