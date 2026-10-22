--- v1 (2026-03-03)
+++ v2 (2026-10-22)
@@ -38,57 +38,57 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>2:24.59</t>
+    <t>2:15.13</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>11:13.00</t>
   </si>
   <si>
     <t>Александр Большаков</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>