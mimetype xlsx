--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -116,84 +116,84 @@
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>1:03.89</t>
+  </si>
+  <si>
+    <t>55.47</t>
+  </si>
+  <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
     <t>54.37</t>
   </si>
   <si>
     <t>Егор Герасименко</t>
   </si>
   <si>
     <t>1:03.98</t>
   </si>
   <si>
     <t>53.69</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
-  </si>
-[...7 lines deleted...]
-    <t>55.47</t>
   </si>
   <si>
     <t>Александр Большаков</t>
   </si>
   <si>
     <t>1:23.08</t>
   </si>
   <si>
     <t>1:10.92</t>
   </si>
   <si>
     <t>Андрей Застолбин</t>
   </si>
   <si>
     <t>2:00.36</t>
   </si>
   <si>
     <t>1:42.37</t>
   </si>
   <si>
     <t>Наталья Соболева</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>