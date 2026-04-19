--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -44,102 +44,102 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
-    <t>54.40</t>
-[...2 lines deleted...]
-    <t>48.45</t>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>