--- v3 (2026-04-19)
+++ v4 (2026-09-07)
@@ -50,96 +50,96 @@
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
-  </si>
-[...7 lines deleted...]
-    <t>48.28</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>