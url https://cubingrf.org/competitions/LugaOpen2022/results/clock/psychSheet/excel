--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -59,120 +59,120 @@
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>6.73</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.84</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>8.59</t>
+    <t>8.55</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
     <t>9.48</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
     <t>10.68</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>14.60</t>
+  </si>
+  <si>
+    <t>12.87</t>
+  </si>
+  <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>Любовь Абашкина</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>13.35</t>
   </si>
   <si>
     <t>Александр Большаков</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>15.30</t>
-  </si>
-[...7 lines deleted...]
-    <t>13.09</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>17.42</t>
   </si>
   <si>
     <t>14.74</t>
   </si>
   <si>
     <t>Егор Герасименко</t>
   </si>
   <si>
     <t>17.84</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
   <si>
     <t>Владимир Кушнир</t>
   </si>
   <si>
     <t>27.44</t>
   </si>