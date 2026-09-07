--- v2 (2026-04-19)
+++ v3 (2026-09-07)
@@ -41,60 +41,60 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>6.33</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
-    <t>6.73</t>
+    <t>6.65</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
-    <t>7.84</t>
+    <t>7.79</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>8.55</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
     <t>9.48</t>
   </si>