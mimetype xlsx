--- v1 (2026-03-03)
+++ v2 (2026-09-07)
@@ -50,51 +50,51 @@
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
-    <t>54.15</t>
+    <t>53.64</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
     <t>Любовь Абашкина</t>
   </si>
   <si>
     <t>1:25.70</t>
   </si>
   <si>
     <t>1:05.42</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:58.63</t>
   </si>