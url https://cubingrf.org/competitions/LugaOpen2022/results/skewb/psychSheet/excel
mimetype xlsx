--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -74,51 +74,51 @@
   <si>
     <t>3.33</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>5.46</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>6.17</t>
+    <t>5.77</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>6.51</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>6.64</t>
   </si>
   <si>
     <t>4.04</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>7.06</t>
   </si>