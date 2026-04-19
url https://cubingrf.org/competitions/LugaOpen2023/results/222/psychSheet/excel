--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -12,431 +12,428 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Sergey Marin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
     <t>1.51</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.39</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
-    <t>Nikita Malykhin</t>
+    <t>Никита Малыхин</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
-    <t>Dmitry Dobrjakov</t>
+    <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>2.72</t>
   </si>
   <si>
     <t>1.78</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
     <t>2.34</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>3.81</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
-    <t>2.76</t>
-[...2 lines deleted...]
-    <t>Nikolay Odegov</t>
+    <t>2.21</t>
+  </si>
+  <si>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>1.62</t>
   </si>
   <si>
-    <t>Mikhail Kuzin</t>
+    <t>Михаил Кузин</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.69</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
-    <t>Dmitriy Suslov</t>
+    <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
-    <t>Amin Ashour</t>
+    <t>Амин Ашоур</t>
   </si>
   <si>
     <t>4.75</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
-    <t>Maksim Temnyshov</t>
+    <t>Максим Темнышов</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>2.36</t>
   </si>
   <si>
-    <t>Stepan Kachinskiy</t>
+    <t>Степан Качинский</t>
   </si>
   <si>
     <t>4.90</t>
   </si>
   <si>
     <t>2.80</t>
   </si>
   <si>
-    <t>Kirill Afonin</t>
+    <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>4.94</t>
   </si>
   <si>
     <t>3.42</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
-    <t>Yegor Zhogin</t>
+    <t>Егор Жогин</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
-    <t>Yevsey Ionush</t>
+    <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
-    <t>Pavel Kamayev</t>
+    <t>Павел Камаев</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
-    <t>4.34</t>
-[...2 lines deleted...]
-    <t>Aleksandr Govorkov</t>
+    <t>2.29</t>
+  </si>
+  <si>
+    <t>Александр Говорков</t>
   </si>
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
-[...8 lines deleted...]
-    <t>Nikolay Chernukha</t>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>7.09</t>
+  </si>
+  <si>
+    <t>3.08</t>
+  </si>
+  <si>
+    <t>Николай Чернуха</t>
   </si>
   <si>
     <t>7.47</t>
   </si>
   <si>
     <t>6.99</t>
   </si>
   <si>
-    <t>Vladimir Kushnir</t>
+    <t>Владимир Кушнир</t>
   </si>
   <si>
     <t>7.67</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
-    <t>Akhmed Ashur</t>
+    <t>Ахмед Ашур</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
-    <t>German Korolevskiy</t>
+    <t>Герман Королевский</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
-    <t>Daniil Popov</t>
+    <t>Даниил Попов</t>
   </si>
   <si>
     <t>10.09</t>
   </si>
   <si>
     <t>6.41</t>
   </si>
   <si>
-    <t>Alisa Ivanovskaya</t>
-[...8 lines deleted...]
-    <t>Aletta Kurnyshova</t>
+    <t>Алиса Ивановская</t>
+  </si>
+  <si>
+    <t>14.50</t>
+  </si>
+  <si>
+    <t>6.03</t>
+  </si>
+  <si>
+    <t>Алетта Курнышова</t>
   </si>
   <si>
     <t>18.70</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
-    <t>Natalia Piagai</t>
+    <t>Наталья Пягай</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>14.11</t>
   </si>
   <si>
-    <t>Lidiya Pyatkova</t>
+    <t>Лидия Пяткова</t>
   </si>
   <si>
     <t>20.10</t>
   </si>
   <si>
-    <t>14.50</t>
-[...2 lines deleted...]
-    <t>Anastasiya Myasnikova</t>
+    <t>Анастасия Мясникова</t>
   </si>
   <si>
     <t>22.45</t>
   </si>
   <si>
     <t>17.23</t>
   </si>
   <si>
-    <t>Marina Odegova</t>
+    <t>Марина Одегова</t>
   </si>
   <si>
     <t>25.27</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
-    <t>Vladimir Vasilyev</t>
+    <t>Владимир Васильев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -761,51 +758,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C43" sqref="C43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1321,84 +1318,84 @@
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D39" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>117</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>119</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>122</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C43" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>