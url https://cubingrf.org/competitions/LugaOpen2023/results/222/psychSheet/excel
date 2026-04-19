--- v3 (2026-04-19)
+++ v4 (2026-04-19)
@@ -17,423 +17,423 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Сергей Марьин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Sergey Marin</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
     <t>1.51</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.39</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
-    <t>Дмитрий Добряков</t>
+    <t>Dmitry Dobrjakov</t>
   </si>
   <si>
     <t>2.72</t>
   </si>
   <si>
     <t>1.78</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
     <t>2.34</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>3.81</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.21</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>1.62</t>
   </si>
   <si>
-    <t>Михаил Кузин</t>
+    <t>Mikhail Kuzin</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.69</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
-    <t>Дмитрий Суслов</t>
+    <t>Dmitriy Suslov</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
-    <t>Амин Ашоур</t>
+    <t>Amin Ashour</t>
   </si>
   <si>
     <t>4.75</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
-    <t>Максим Темнышов</t>
+    <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>2.36</t>
   </si>
   <si>
-    <t>Степан Качинский</t>
+    <t>Stepan Kachinskiy</t>
   </si>
   <si>
     <t>4.90</t>
   </si>
   <si>
     <t>2.80</t>
   </si>
   <si>
-    <t>Кирилл Афонин</t>
+    <t>Kirill Afonin</t>
   </si>
   <si>
     <t>4.94</t>
   </si>
   <si>
     <t>3.42</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
-    <t>Егор Жогин</t>
+    <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
-    <t>Евсей Ионуш</t>
+    <t>Yevsey Ionush</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
-    <t>Павел Камаев</t>
+    <t>Pavel Kamayev</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
     <t>3.08</t>
   </si>
   <si>
-    <t>Николай Чернуха</t>
+    <t>Nikolay Chernukha</t>
   </si>
   <si>
     <t>7.47</t>
   </si>
   <si>
     <t>6.99</t>
   </si>
   <si>
-    <t>Владимир Кушнир</t>
+    <t>Vladimir Kushnir</t>
   </si>
   <si>
     <t>7.67</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
-    <t>Ахмед Ашур</t>
+    <t>Akhmed Ashur</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
-    <t>Герман Королевский</t>
+    <t>German Korolevskiy</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
-    <t>Даниил Попов</t>
+    <t>Daniil Popov</t>
   </si>
   <si>
     <t>10.09</t>
   </si>
   <si>
     <t>6.41</t>
   </si>
   <si>
-    <t>Алиса Ивановская</t>
+    <t>Alisa Ivanovskaya</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
-    <t>Алетта Курнышова</t>
+    <t>Aletta Kurnyshova</t>
   </si>
   <si>
     <t>18.70</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
-    <t>Наталья Пягай</t>
+    <t>Natalia Piagai</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>14.11</t>
   </si>
   <si>
-    <t>Лидия Пяткова</t>
+    <t>Lidiya Pyatkova</t>
   </si>
   <si>
     <t>20.10</t>
   </si>
   <si>
-    <t>Анастасия Мясникова</t>
+    <t>Anastasiya Myasnikova</t>
   </si>
   <si>
     <t>22.45</t>
   </si>
   <si>
     <t>17.23</t>
   </si>
   <si>
-    <t>Марина Одегова</t>
+    <t>Marina Odegova</t>
   </si>
   <si>
     <t>25.27</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
-    <t>Владимир Васильев</t>
+    <t>Vladimir Vasilyev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -758,51 +758,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C43" sqref="C43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>