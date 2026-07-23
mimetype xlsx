--- v4 (2026-04-19)
+++ v5 (2026-07-23)
@@ -17,423 +17,423 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Sergey Marin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
     <t>1.51</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
-    <t>1.39</t>
-[...2 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>1.31</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
-    <t>Nikita Malykhin</t>
+    <t>Никита Малыхин</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
-    <t>Dmitry Dobrjakov</t>
+    <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>2.72</t>
   </si>
   <si>
     <t>1.78</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
     <t>2.34</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>3.81</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.21</t>
   </si>
   <si>
-    <t>Nikolay Odegov</t>
+    <t>Николай Одегов</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
     <t>1.62</t>
   </si>
   <si>
-    <t>Mikhail Kuzin</t>
+    <t>Михаил Кузин</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.69</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
-    <t>Dmitriy Suslov</t>
+    <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
-    <t>Amin Ashour</t>
+    <t>Амин Ашоур</t>
   </si>
   <si>
     <t>4.75</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
-    <t>Maksim Temnyshov</t>
+    <t>Максим Темнышов</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>2.36</t>
   </si>
   <si>
-    <t>Stepan Kachinskiy</t>
+    <t>Степан Качинский</t>
   </si>
   <si>
     <t>4.90</t>
   </si>
   <si>
     <t>2.80</t>
   </si>
   <si>
-    <t>Kirill Afonin</t>
+    <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>4.94</t>
   </si>
   <si>
     <t>3.42</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
-    <t>Yegor Zhogin</t>
+    <t>Егор Жогин</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
-    <t>Yevsey Ionush</t>
+    <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
-    <t>Pavel Kamayev</t>
+    <t>Павел Камаев</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
-    <t>Aleksandr Govorkov</t>
+    <t>Александр Говорков</t>
   </si>
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
     <t>3.08</t>
   </si>
   <si>
-    <t>Nikolay Chernukha</t>
+    <t>Николай Чернуха</t>
   </si>
   <si>
     <t>7.47</t>
   </si>
   <si>
     <t>6.99</t>
   </si>
   <si>
-    <t>Vladimir Kushnir</t>
+    <t>Владимир Кушнир</t>
   </si>
   <si>
     <t>7.67</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
-    <t>Akhmed Ashur</t>
+    <t>Ахмед Ашур</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
-    <t>German Korolevskiy</t>
+    <t>Герман Королевский</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
-    <t>Daniil Popov</t>
+    <t>Даниил Попов</t>
   </si>
   <si>
     <t>10.09</t>
   </si>
   <si>
     <t>6.41</t>
   </si>
   <si>
-    <t>Alisa Ivanovskaya</t>
+    <t>Алиса Ивановская</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
-    <t>Aletta Kurnyshova</t>
+    <t>Алетта Курнышова</t>
   </si>
   <si>
     <t>18.70</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
-    <t>Natalia Piagai</t>
+    <t>Наталья Пягай</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>14.11</t>
   </si>
   <si>
-    <t>Lidiya Pyatkova</t>
+    <t>Лидия Пяткова</t>
   </si>
   <si>
     <t>20.10</t>
   </si>
   <si>
-    <t>Anastasiya Myasnikova</t>
+    <t>Анастасия Мясникова</t>
   </si>
   <si>
     <t>22.45</t>
   </si>
   <si>
     <t>17.23</t>
   </si>
   <si>
-    <t>Marina Odegova</t>
+    <t>Марина Одегова</t>
   </si>
   <si>
     <t>25.27</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
-    <t>Vladimir Vasilyev</t>
+    <t>Владимир Васильев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -758,51 +758,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C43" sqref="C43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>