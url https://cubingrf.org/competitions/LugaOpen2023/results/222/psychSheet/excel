--- v5 (2026-07-23)
+++ v6 (2026-10-23)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1.94</t>
   </si>
   <si>
-    <t>1.51</t>
+    <t>1.36</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>2.44</t>
   </si>