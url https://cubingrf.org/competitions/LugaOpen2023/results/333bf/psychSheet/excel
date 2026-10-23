--- v3 (2026-07-23)
+++ v4 (2026-10-23)
@@ -62,57 +62,57 @@
   <si>
     <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1:28.74</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>2:24.59</t>
+    <t>2:15.13</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>2:57.63</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>4:36.61</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>