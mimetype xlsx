--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -32,60 +32,60 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:43.02</t>
   </si>
   <si>
-    <t>1:10.34</t>
+    <t>1:07.45</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1:28.74</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>