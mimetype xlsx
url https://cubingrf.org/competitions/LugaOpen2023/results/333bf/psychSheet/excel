--- v2 (2026-06-02)
+++ v3 (2026-07-23)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>1:43.02</t>
+    <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1:28.74</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>