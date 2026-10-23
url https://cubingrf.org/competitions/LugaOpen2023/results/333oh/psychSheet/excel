--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -26,93 +26,93 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>11.28</t>
+    <t>10.70</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>14.23</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
-    <t>12.83</t>
+    <t>11.87</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
@@ -155,54 +155,54 @@
   <si>
     <t>16.79</t>
   </si>
   <si>
     <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>27.72</t>
   </si>
   <si>
     <t>25.57</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>29.14</t>
-[...2 lines deleted...]
-    <t>22.17</t>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>35.87</t>
   </si>
@@ -221,51 +221,51 @@
   <si>
     <t>Амин Ашоур</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>58.22</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>1:09.17</t>
   </si>
   <si>
     <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>Лидия Пяткова</t>
   </si>
 </sst>
 </file>
 