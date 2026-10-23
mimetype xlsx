--- v7 (2026-09-07)
+++ v8 (2026-10-23)
@@ -44,68 +44,68 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>1:09.14</t>
+  </si>
+  <si>
+    <t>1:03.82</t>
+  </si>
+  <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>1:02.20</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>1:04.59</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>1:19.24</t>
   </si>
   <si>
     <t>1:11.26</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>1:25.09</t>
   </si>
   <si>
     <t>1:19.18</t>
@@ -167,51 +167,51 @@
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>2:13.45</t>
   </si>
   <si>
     <t>2:02.20</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
-    <t>2:27.28</t>
+    <t>2:13.69</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:25.48</t>
   </si>
   <si>
     <t>Наталья Пягай</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>