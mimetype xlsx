--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -89,51 +89,51 @@
   <si>
     <t>7.79</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>8.55</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
-    <t>9.48</t>
+    <t>7.20</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
     <t>10.68</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>11.77</t>
   </si>