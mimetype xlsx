--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -29,54 +29,54 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>42.17</t>
-[...2 lines deleted...]
-    <t>34.47</t>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>47.75</t>
   </si>
   <si>
     <t>42.36</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
@@ -119,54 +119,54 @@
   <si>
     <t>1:24.33</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>1:39.43</t>
   </si>
   <si>
     <t>1:35.95</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>1:43.39</t>
-[...2 lines deleted...]
-    <t>1:30.85</t>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>1:48.19</t>
   </si>
   <si>
     <t>1:37.80</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>2:02.52</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>2:04.18</t>
   </si>