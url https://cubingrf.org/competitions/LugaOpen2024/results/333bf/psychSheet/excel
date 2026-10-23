--- v4 (2026-08-24)
+++ v5 (2026-10-23)
@@ -89,60 +89,60 @@
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>4:36.61</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
 </sst>
 </file>
 