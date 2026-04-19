--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -29,87 +29,87 @@
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>21.69</t>
+    <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:43.02</t>
   </si>
   <si>
-    <t>1:10.34</t>
+    <t>1:07.45</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>