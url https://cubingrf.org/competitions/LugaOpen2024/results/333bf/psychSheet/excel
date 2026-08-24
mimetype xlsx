--- v3 (2026-04-19)
+++ v4 (2026-08-24)
@@ -62,93 +62,93 @@
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>1:43.02</t>
+    <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>2:25.57</t>
+  </si>
+  <si>
+    <t>1:45.01</t>
+  </si>
+  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:48.72</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>4:36.61</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -619,65 +619,65 @@
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="1"/>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="1"/>
     </row>