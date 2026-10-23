--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -47,216 +47,216 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>58.68</t>
+    <t>56.52</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:08.35</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>1:09.14</t>
+  </si>
+  <si>
+    <t>1:03.82</t>
+  </si>
+  <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>1:02.20</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>1:04.59</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>1:19.24</t>
   </si>
   <si>
     <t>1:11.26</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>1:23.53</t>
-[...2 lines deleted...]
-    <t>1:18.84</t>
+    <t>1:22.71</t>
+  </si>
+  <si>
+    <t>1:10.64</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>1:25.09</t>
   </si>
   <si>
     <t>1:19.18</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>1:33.75</t>
   </si>
   <si>
-    <t>1:29.75</t>
+    <t>1:28.93</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:36.89</t>
   </si>
   <si>
     <t>1:20.68</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:43.81</t>
   </si>
   <si>
     <t>1:31.12</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>1:48.63</t>
   </si>
   <si>
     <t>1:37.84</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>1:55.84</t>
   </si>
   <si>
     <t>1:40.76</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>2:07.87</t>
-[...2 lines deleted...]
-    <t>1:53.17</t>
+    <t>2:04.02</t>
+  </si>
+  <si>
+    <t>1:45.77</t>
   </si>
   <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>2:23.56</t>
   </si>
   <si>
     <t>2:04.91</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>3:15.18</t>
   </si>
   <si>
     <t>2:19.92</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:06.31</t>
   </si>