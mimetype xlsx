--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -17,285 +17,285 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>50.67</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>58.38</t>
+  </si>
+  <si>
+    <t>49.14</t>
+  </si>
+  <si>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
-    <t>Никита Попков</t>
-[...8 lines deleted...]
-    <t>Дмитрий Добряков</t>
+    <t>Polina Lapteva</t>
+  </si>
+  <si>
+    <t>1:08.25</t>
+  </si>
+  <si>
+    <t>57.96</t>
+  </si>
+  <si>
+    <t>Dmitry Dobrjakov</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>1:02.20</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
-[...8 lines deleted...]
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>1:09.66</t>
   </si>
   <si>
-    <t>1:05.86</t>
-[...2 lines deleted...]
-    <t>Николай Васильев</t>
+    <t>1:02.22</t>
+  </si>
+  <si>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>1:10.43</t>
   </si>
   <si>
     <t>1:07.88</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>1:04.59</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>1:16.42</t>
   </si>
   <si>
     <t>1:08.33</t>
   </si>
   <si>
-    <t>Михаил Кузин</t>
+    <t>Mikhail Kuzin</t>
   </si>
   <si>
     <t>1:19.24</t>
   </si>
   <si>
     <t>1:11.26</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>1:25.09</t>
   </si>
   <si>
     <t>1:19.18</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
+    <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>1:28.86</t>
   </si>
   <si>
     <t>1:20.53</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
+    <t>Oleg Demchuk</t>
   </si>
   <si>
     <t>1:33.75</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>1:36.89</t>
   </si>
   <si>
     <t>1:20.68</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>1:43.81</t>
   </si>
   <si>
     <t>1:31.12</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>1:48.63</t>
   </si>
   <si>
     <t>1:37.84</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>1:55.84</t>
   </si>
   <si>
     <t>1:40.76</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...2 lines deleted...]
-    <t>2:11.72</t>
+    <t>Daria Eliseeva</t>
+  </si>
+  <si>
+    <t>2:07.87</t>
   </si>
   <si>
     <t>1:53.17</t>
   </si>
   <si>
-    <t>Василий Афонин</t>
+    <t>Vasily Afonin</t>
   </si>
   <si>
     <t>2:23.56</t>
   </si>
   <si>
     <t>2:04.91</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>3:15.18</t>
   </si>
   <si>
     <t>2:19.92</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>2:06.31</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>2:25.48</t>
   </si>
   <si>
-    <t>Анастасия Регонен</t>
+    <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>2:26.15</t>
   </si>
   <si>
-    <t>Наталья Соболева</t>
+    <t>Natalya Soboleva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>