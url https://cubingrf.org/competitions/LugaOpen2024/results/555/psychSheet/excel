--- v3 (2026-04-19)
+++ v4 (2026-06-03)
@@ -17,285 +17,285 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>50.67</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
-[...2 lines deleted...]
-    <t>58.38</t>
+    <t>Никита Попков</t>
+  </si>
+  <si>
+    <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
-    <t>Dmitry Gundin</t>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
-[...2 lines deleted...]
-    <t>1:08.25</t>
+    <t>Полина Лаптева</t>
+  </si>
+  <si>
+    <t>1:08.17</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
-    <t>Dmitry Dobrjakov</t>
+    <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>1:02.20</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:09.66</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:10.43</t>
   </si>
   <si>
     <t>1:07.88</t>
   </si>
   <si>
-    <t>Nikita Malykhin</t>
+    <t>Никита Малыхин</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>1:04.59</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:16.42</t>
   </si>
   <si>
     <t>1:08.33</t>
   </si>
   <si>
-    <t>Mikhail Kuzin</t>
+    <t>Михаил Кузин</t>
   </si>
   <si>
     <t>1:19.24</t>
   </si>
   <si>
     <t>1:11.26</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>1:25.09</t>
   </si>
   <si>
     <t>1:19.18</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
+    <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>1:28.86</t>
   </si>
   <si>
     <t>1:20.53</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
-    <t>Oleg Demchuk</t>
+    <t>Олег Демчук</t>
   </si>
   <si>
     <t>1:33.75</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:36.89</t>
   </si>
   <si>
     <t>1:20.68</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:43.81</t>
   </si>
   <si>
     <t>1:31.12</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>1:48.63</t>
   </si>
   <si>
     <t>1:37.84</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>1:55.84</t>
   </si>
   <si>
     <t>1:40.76</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>2:07.87</t>
   </si>
   <si>
     <t>1:53.17</t>
   </si>
   <si>
-    <t>Vasily Afonin</t>
+    <t>Василий Афонин</t>
   </si>
   <si>
     <t>2:23.56</t>
   </si>
   <si>
     <t>2:04.91</t>
   </si>
   <si>
-    <t>Artemiy Stukarchuk</t>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>3:15.18</t>
   </si>
   <si>
     <t>2:19.92</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:06.31</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:25.48</t>
   </si>
   <si>
-    <t>Anastasia Gubanova</t>
+    <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>2:26.15</t>
   </si>
   <si>
-    <t>Natalya Soboleva</t>
+    <t>Наталья Соболева</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>