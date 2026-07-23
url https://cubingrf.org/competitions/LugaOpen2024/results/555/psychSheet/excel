--- v4 (2026-06-03)
+++ v5 (2026-07-23)
@@ -56,135 +56,135 @@
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>1:08.17</t>
+    <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>1:02.20</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:09.66</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:10.43</t>
   </si>
   <si>
     <t>1:07.88</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>1:04.59</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>1:16.42</t>
-[...2 lines deleted...]
-    <t>1:08.33</t>
+    <t>1:15.08</t>
+  </si>
+  <si>
+    <t>1:03.59</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>1:19.24</t>
   </si>
   <si>
     <t>1:11.26</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>1:25.09</t>
   </si>
   <si>
     <t>1:19.18</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>1:25.48</t>
+  </si>
+  <si>
+    <t>1:20.53</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:20.53</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>1:33.75</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:36.89</t>
   </si>