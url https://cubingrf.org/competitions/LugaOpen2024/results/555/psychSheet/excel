--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -29,153 +29,153 @@
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>50.67</t>
+    <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>1:08.35</t>
+  </si>
+  <si>
+    <t>1:02.22</t>
+  </si>
+  <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>1:02.20</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:10.43</t>
   </si>
   <si>
     <t>1:07.88</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>1:04.59</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>1:19.24</t>
   </si>
   <si>
     <t>1:11.26</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>1:23.53</t>
+  </si>
+  <si>
+    <t>1:18.84</t>
+  </si>
+  <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>1:25.09</t>
   </si>
   <si>
     <t>1:19.18</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:20.53</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>1:33.75</t>
   </si>