--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -71,147 +71,147 @@
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>Алексей Гундин</t>
   </si>
   <si>
     <t>6.22</t>
   </si>
   <si>
     <t>5.85</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>7.44</t>
+    <t>7.14</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>7.75</t>
   </si>
   <si>
     <t>6.71</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>8.75</t>
+  </si>
+  <si>
+    <t>7.36</t>
+  </si>
+  <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>6.89</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.79</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...16 lines deleted...]
-  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>9.60</t>
-[...2 lines deleted...]
-    <t>8.58</t>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t>8.07</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>10.84</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
-    <t>9.48</t>
+    <t>7.20</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
     <t>10.68</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>11.55</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
@@ -236,126 +236,126 @@
   <si>
     <t>11.15</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
-    <t>14.42</t>
-[...2 lines deleted...]
-    <t>12.14</t>
+    <t>14.01</t>
+  </si>
+  <si>
+    <t>11.85</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
-    <t>15.73</t>
+    <t>14.20</t>
   </si>
   <si>
     <t>12.05</t>
   </si>
   <si>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>17.33</t>
+  </si>
+  <si>
+    <t>14.13</t>
+  </si>
+  <si>
+    <t>Ангелина Савкина</t>
+  </si>
+  <si>
+    <t>17.40</t>
+  </si>
+  <si>
+    <t>14.92</t>
+  </si>
+  <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>17.42</t>
   </si>
   <si>
     <t>14.74</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
-[...16 lines deleted...]
-  <si>
     <t>Семён Гарасим</t>
   </si>
   <si>
     <t>19.05</t>
   </si>
   <si>
     <t>16.23</t>
   </si>
   <si>
     <t>Максим Пестов</t>
   </si>
   <si>
     <t>22.06</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>26.88</t>
   </si>
   <si>
     <t>19.66</t>
   </si>
   <si>
     <t>Полина Андреева</t>
   </si>
   <si>
-    <t>28.96</t>
-[...2 lines deleted...]
-    <t>24.03</t>
+    <t>27.19</t>
+  </si>
+  <si>
+    <t>21.99</t>
   </si>
   <si>
     <t>Константин Макаров</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>25.66</t>
   </si>
   <si>
     <t>Валерия Керимова</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
     <t>31.68</t>
   </si>
   <si>
     <t>Иван Орлов</t>
   </si>
   <si>
     <t>37.06</t>
   </si>
@@ -987,51 +987,51 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>53</v>