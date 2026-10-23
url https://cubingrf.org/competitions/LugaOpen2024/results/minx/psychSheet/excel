--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -12,71 +12,71 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>42.17</t>
-[...2 lines deleted...]
-    <t>34.47</t>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>47.75</t>
   </si>
@@ -155,105 +155,108 @@
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>1:35.28</t>
   </si>
   <si>
     <t>1:24.33</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>1:43.39</t>
-[...2 lines deleted...]
-    <t>1:30.85</t>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:58.63</t>
   </si>
   <si>
     <t>1:36.34</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>2:02.52</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>2:20.71</t>
   </si>
   <si>
     <t>2:04.02</t>
   </si>
   <si>
+    <t>Дмитрий Дунаев</t>
+  </si>
+  <si>
+    <t>2:30.41</t>
+  </si>
+  <si>
+    <t>2:08.03</t>
+  </si>
+  <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:44.02</t>
   </si>
   <si>
     <t>2:18.01</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>2:46.43</t>
   </si>
   <si>
     <t>2:33.44</t>
-  </si>
-[...4 lines deleted...]
-    <t>2:19.22</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>3:00.44</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>3:08.77</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>3:39.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -900,89 +903,91 @@
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
-      <c r="C22" s="1"/>
+      <c r="C22" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>