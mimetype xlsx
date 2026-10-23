--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>1.34</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
@@ -86,297 +86,300 @@
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>2.96</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>5.23</t>
+  </si>
+  <si>
+    <t>2.76</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...5 lines deleted...]
-    <t>2.76</t>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>3.79</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
-    <t>4.59</t>
-[...8 lines deleted...]
-    <t>3.79</t>
+    <t>3.15</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>6.49</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>6.73</t>
   </si>
   <si>
     <t>5.13</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>7.65</t>
   </si>
   <si>
     <t>4.53</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
+    <t>8.15</t>
+  </si>
+  <si>
+    <t>3.91</t>
+  </si>
+  <si>
+    <t>Александр Контребуц</t>
+  </si>
+  <si>
+    <t>8.70</t>
+  </si>
+  <si>
+    <t>5.32</t>
+  </si>
+  <si>
+    <t>Артемий Стукарчук</t>
+  </si>
+  <si>
+    <t>9.28</t>
+  </si>
+  <si>
+    <t>7.01</t>
+  </si>
+  <si>
+    <t>Олег Демчук</t>
+  </si>
+  <si>
+    <t>9.54</t>
+  </si>
+  <si>
+    <t>5.58</t>
+  </si>
+  <si>
+    <t>Ангелина Савкина</t>
+  </si>
+  <si>
+    <t>9.67</t>
+  </si>
+  <si>
+    <t>4.85</t>
+  </si>
+  <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>9.84</t>
+  </si>
+  <si>
+    <t>6.24</t>
+  </si>
+  <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>9.92</t>
+  </si>
+  <si>
+    <t>6.56</t>
+  </si>
+  <si>
+    <t>Алексей Гундин</t>
+  </si>
+  <si>
+    <t>10.18</t>
+  </si>
+  <si>
+    <t>8.99</t>
+  </si>
+  <si>
+    <t>Анастасия Регонен</t>
+  </si>
+  <si>
+    <t>10.60</t>
+  </si>
+  <si>
+    <t>7.41</t>
+  </si>
+  <si>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>8.03</t>
+  </si>
+  <si>
+    <t>Максим Пестов</t>
+  </si>
+  <si>
+    <t>11.77</t>
+  </si>
+  <si>
+    <t>10.46</t>
+  </si>
+  <si>
+    <t>Дмитрий Самотоенко</t>
+  </si>
+  <si>
+    <t>11.95</t>
+  </si>
+  <si>
+    <t>8.80</t>
+  </si>
+  <si>
+    <t>Валерия Керимова</t>
+  </si>
+  <si>
+    <t>12.33</t>
+  </si>
+  <si>
+    <t>10.51</t>
+  </si>
+  <si>
+    <t>Семён Гарасим</t>
+  </si>
+  <si>
+    <t>12.40</t>
+  </si>
+  <si>
+    <t>7.07</t>
+  </si>
+  <si>
+    <t>Константин Макаров</t>
+  </si>
+  <si>
+    <t>13.64</t>
+  </si>
+  <si>
     <t>8.35</t>
-  </si>
-[...124 lines deleted...]
-    <t>13.64</t>
   </si>
   <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>8.43</t>
   </si>
   <si>
     <t>Руслан Королёв</t>
   </si>
   <si>
     <t>15.72</t>
   </si>
   <si>
     <t>7.23</t>
   </si>
   <si>
     <t>Даниил Росляков</t>
   </si>
   <si>
     <t>15.99</t>
   </si>
@@ -1025,51 +1028,51 @@
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
@@ -1277,163 +1280,163 @@
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D40" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D41" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>