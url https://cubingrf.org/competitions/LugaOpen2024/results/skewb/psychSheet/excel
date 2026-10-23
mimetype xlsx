--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.24</t>
   </si>
   <si>
     <t>1.03</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>2.88</t>
+    <t>2.82</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.75</t>
   </si>
   <si>
     <t>1.90</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
@@ -98,204 +98,204 @@
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>4.04</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>4.68</t>
   </si>
   <si>
     <t>2.65</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>4.82</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...5 lines deleted...]
-    <t>3.33</t>
+    <t>Габриэлла Ивахницкая</t>
+  </si>
+  <si>
+    <t>5.77</t>
+  </si>
+  <si>
+    <t>3.45</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
-[...2 lines deleted...]
-    <t>3.45</t>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>6.27</t>
+  </si>
+  <si>
+    <t>3.71</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>6.64</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>6.77</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...7 lines deleted...]
-  <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>7.56</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>7.64</t>
+  </si>
+  <si>
+    <t>4.78</t>
+  </si>
+  <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>7.72</t>
   </si>
   <si>
     <t>5.65</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...5 lines deleted...]
-    <t>4.78</t>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
+    <t>8.12</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>10.51</t>
   </si>
   <si>
     <t>7.10</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
-    <t>11.84</t>
+    <t>11.51</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>12.73</t>
   </si>
   <si>
-    <t>8.02</t>
+    <t>7.25</t>
   </si>
   <si>
     <t>Ангелина Савкина</t>
   </si>
   <si>
-    <t>13.30</t>
+    <t>13.17</t>
   </si>
   <si>
     <t>8.44</t>
   </si>
   <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>14.15</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.64</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>14.68</t>
   </si>
   <si>
     <t>8.27</t>
   </si>
   <si>
     <t>Семён Гарасим</t>
   </si>
   <si>
     <t>15.23</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Александр Контребуц</t>
   </si>
   <si>
     <t>17.39</t>
   </si>
@@ -910,250 +910,250 @@
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>84</v>