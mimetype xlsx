--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -38,183 +38,183 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>13.74</t>
+    <t>13.52</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>23.46</t>
+    <t>21.79</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>22.22</t>
+  </si>
+  <si>
+    <t>14.97</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>25.81</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
-[...5 lines deleted...]
-    <t>14.97</t>
+    <t>Егор Еремин</t>
+  </si>
+  <si>
+    <t>31.32</t>
+  </si>
+  <si>
+    <t>23.33</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>31.47</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>33.24</t>
   </si>
   <si>
-    <t>27.25</t>
+    <t>26.08</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>34.90</t>
   </si>
   <si>
     <t>29.32</t>
   </si>
   <si>
     <t>Михаил Кузин</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>23.93</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>37.91</t>
   </si>
   <si>
     <t>23.03</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
-[...7 lines deleted...]
-  <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>44.29</t>
+    <t>43.85</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>55.16</t>
   </si>
   <si>
     <t>41.92</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>1:06.75</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>Наталья Соболева</t>
   </si>
@@ -734,65 +734,65 @@
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>