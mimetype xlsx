--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -152,51 +152,51 @@
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>12.86</t>
   </si>
   <si>
     <t>11.48</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>13.41</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
-    <t>12.01</t>
+    <t>11.70</t>
   </si>
   <si>
     <t>Владимир Першин</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Данил Большаков</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>12.75</t>
   </si>
   <si>
     <t>Алексей Ружинский</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
@@ -230,51 +230,51 @@
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>18.60</t>
   </si>
   <si>
     <t>16.11</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>21.49</t>
   </si>
   <si>
     <t>17.66</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>25.88</t>
   </si>
   <si>
-    <t>23.72</t>
+    <t>22.22</t>
   </si>
   <si>
     <t>Андрей Щевелёв</t>
   </si>
   <si>
     <t>26.08</t>
   </si>
   <si>
     <t>23.71</t>
   </si>
   <si>
     <t>Илья Струин</t>
   </si>
   <si>
     <t>28.37</t>
   </si>
   <si>
     <t>Александр Устинов</t>
   </si>
   <si>
     <t>30.78</t>
   </si>
   <si>
     <t>25.83</t>
   </si>