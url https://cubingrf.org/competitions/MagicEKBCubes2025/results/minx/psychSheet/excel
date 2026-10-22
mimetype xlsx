--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -65,51 +65,51 @@
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>1:01.31</t>
+    <t>1:01.18</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Артём Рюмин</t>
   </si>
@@ -149,93 +149,93 @@
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
-    <t>1:30.87</t>
+    <t>1:30.01</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:55.40</t>
   </si>
   <si>
     <t>1:34.22</t>
   </si>
   <si>
     <t>Артем Свойкин</t>
   </si>
   <si>
     <t>2:02.42</t>
   </si>
   <si>
     <t>1:51.30</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
-    <t>2:12.10</t>
+    <t>2:11.36</t>
   </si>
   <si>
     <t>1:58.28</t>
   </si>
   <si>
     <t>Ярослав Горшков</t>
   </si>
   <si>
     <t>2:40.86</t>
   </si>
   <si>
     <t>2:28.89</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>2:44.25</t>
   </si>
   <si>
     <t>2:23.76</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>