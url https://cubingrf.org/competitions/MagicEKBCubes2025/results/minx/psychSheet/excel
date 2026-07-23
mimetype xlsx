--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -29,101 +29,101 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>31.71</t>
-[...2 lines deleted...]
-    <t>28.84</t>
+    <t>30.60</t>
+  </si>
+  <si>
+    <t>28.42</t>
+  </si>
+  <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>40.33</t>
+  </si>
+  <si>
+    <t>36.08</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>1:01.31</t>
+  </si>
+  <si>
+    <t>55.13</t>
+  </si>
+  <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>1:03.15</t>
   </si>
   <si>
     <t>54.11</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Артём Рюмин</t>
   </si>
   <si>
     <t>1:14.71</t>
   </si>
   <si>
     <t>1:00.47</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>1:21.09</t>
   </si>
   <si>
     <t>1:08.76</t>
@@ -191,54 +191,54 @@
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:55.40</t>
   </si>
   <si>
     <t>1:34.22</t>
   </si>
   <si>
     <t>Артем Свойкин</t>
   </si>
   <si>
     <t>2:02.42</t>
   </si>
   <si>
     <t>1:51.30</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
-    <t>2:31.11</t>
-[...2 lines deleted...]
-    <t>2:15.02</t>
+    <t>2:12.10</t>
+  </si>
+  <si>
+    <t>1:58.28</t>
   </si>
   <si>
     <t>Ярослав Горшков</t>
   </si>
   <si>
     <t>2:40.86</t>
   </si>
   <si>
     <t>2:28.89</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>2:44.25</t>
   </si>
   <si>
     <t>2:23.76</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>
   <si>
     <t>2:47.61</t>
   </si>