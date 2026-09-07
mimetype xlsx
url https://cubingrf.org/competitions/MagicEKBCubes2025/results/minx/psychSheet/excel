--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -29,54 +29,54 @@
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>30.60</t>
-[...2 lines deleted...]
-    <t>28.42</t>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>25.58</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.33</t>
   </si>
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>