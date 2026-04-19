--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -17,360 +17,360 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Лев Брусков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Lev Bruskov</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
-    <t>Дарья Белоногова</t>
+    <t>Darya Belonogova</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
     <t>2.93</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
+    <t>Artem Sosnovskikh</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
     <t>3.03</t>
   </si>
   <si>
-    <t>Иван Милый</t>
+    <t>Ivan Milyi</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
-    <t>Артур Хамзин</t>
+    <t>Artur Khamzin</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
+    <t>Dmitry Sidorenko</t>
   </si>
   <si>
     <t>6.12</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
-    <t>Артём Рюмин</t>
+    <t>Artem Ryumin</t>
   </si>
   <si>
     <t>6.48</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
-    <t>Анна Дуганова</t>
+    <t>Anna Duganova</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>4.13</t>
   </si>
   <si>
-    <t>Родион Першин</t>
+    <t>Rodion Pershin</t>
   </si>
   <si>
     <t>7.47</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
-    <t>Егор Гущин</t>
+    <t>Egor Gushchin</t>
   </si>
   <si>
     <t>8.16</t>
   </si>
   <si>
-    <t>Алексей Плешков</t>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
   <si>
-    <t>Артем Свойкин</t>
+    <t>Artem Svoykin</t>
   </si>
   <si>
     <t>8.77</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
-    <t>Егор Мелкозеров</t>
+    <t>Egor Melkozerov</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>4.79</t>
   </si>
   <si>
-    <t>Илья Крутов</t>
+    <t>Ilia Krutov</t>
   </si>
   <si>
     <t>10.44</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
-    <t>Данил Большаков</t>
+    <t>Danil Bolshakov</t>
   </si>
   <si>
     <t>10.45</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
-    <t>Антон Лагунов</t>
+    <t>Anton Lagunov</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
-    <t>Матвей Прытков</t>
+    <t>Matvey Prytkov</t>
   </si>
   <si>
     <t>10.92</t>
   </si>
   <si>
     <t>7.30</t>
   </si>
   <si>
-    <t>Василий Стасьев</t>
+    <t>Vasily Stasyev</t>
   </si>
   <si>
     <t>11.37</t>
   </si>
   <si>
     <t>5.63</t>
   </si>
   <si>
-    <t>Дмитрий Дуганов</t>
+    <t>Dmitriy Duganov</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>10.00</t>
   </si>
   <si>
-    <t>Юлия Дерновая</t>
+    <t>Julia Dernovaya</t>
   </si>
   <si>
     <t>17.41</t>
   </si>
   <si>
     <t>12.43</t>
   </si>
   <si>
-    <t>Савелий Рылов</t>
+    <t>Saveliy Rylov</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>8.01</t>
   </si>
   <si>
-    <t>Ростислав Бурков</t>
+    <t>Rostislav Burkov</t>
   </si>
   <si>
     <t>19.44</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
-    <t>Денис Пономарев</t>
+    <t>Denis Ponomarev</t>
   </si>
   <si>
     <t>19.45</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
-    <t>Владимир Першин</t>
+    <t>Vladimir Pershin</t>
   </si>
   <si>
     <t>20.23</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
-    <t>Ярослав Горшков</t>
+    <t>Yaroslav Gorshkov</t>
   </si>
   <si>
     <t>22.43</t>
   </si>
   <si>
     <t>14.96</t>
   </si>
   <si>
-    <t>Александр Устинов</t>
+    <t>Aleksandr Ustinov</t>
   </si>
   <si>
     <t>26.18</t>
   </si>
   <si>
     <t>16.52</t>
   </si>
   <si>
-    <t>Антон Щербинин</t>
+    <t>Anton Sherbinin</t>
   </si>
   <si>
     <t>31.43</t>
   </si>
   <si>
     <t>22.48</t>
   </si>
   <si>
-    <t>Вадим Мехоношин</t>
+    <t>Vadim Mekhonoshin</t>
   </si>
   <si>
     <t>32.64</t>
   </si>
   <si>
     <t>14.42</t>
   </si>
   <si>
-    <t>Андрей Щевелёв</t>
+    <t>Andrey Shchevelev</t>
   </si>
   <si>
     <t>37.31</t>
   </si>
   <si>
-    <t>26.08</t>
-[...8 lines deleted...]
-    <t>Тимофей Сарана</t>
+    <t>17.04</t>
+  </si>
+  <si>
+    <t>Lavrentij Burkov</t>
+  </si>
+  <si>
+    <t>Mihail Sapunov</t>
+  </si>
+  <si>
+    <t>Timofei Sarana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -693,53 +693,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>