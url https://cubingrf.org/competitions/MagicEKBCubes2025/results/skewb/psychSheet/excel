--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -17,360 +17,360 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Lev Bruskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дарья Белоногова</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.88</t>
+  </si>
+  <si>
+    <t>Лев Брусков</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
-    <t>Darya Belonogova</t>
+    <t>Платон Кабаков</t>
+  </si>
+  <si>
+    <t>4.48</t>
+  </si>
+  <si>
+    <t>3.04</t>
+  </si>
+  <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>4.59</t>
+  </si>
+  <si>
+    <t>2.38</t>
+  </si>
+  <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
+    <t>2.53</t>
+  </si>
+  <si>
+    <t>Арсений Павлов</t>
+  </si>
+  <si>
+    <t>5.16</t>
+  </si>
+  <si>
+    <t>2.73</t>
+  </si>
+  <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>5.30</t>
+  </si>
+  <si>
+    <t>3.03</t>
+  </si>
+  <si>
+    <t>Иван Милый</t>
+  </si>
+  <si>
+    <t>5.41</t>
+  </si>
+  <si>
+    <t>3.95</t>
+  </si>
+  <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>5.67</t>
+  </si>
+  <si>
+    <t>3.70</t>
+  </si>
+  <si>
+    <t>Артур Хамзин</t>
+  </si>
+  <si>
+    <t>5.69</t>
+  </si>
+  <si>
+    <t>3.23</t>
+  </si>
+  <si>
+    <t>Артём Рюмин</t>
+  </si>
+  <si>
+    <t>6.48</t>
+  </si>
+  <si>
+    <t>4.24</t>
+  </si>
+  <si>
+    <t>Анна Дуганова</t>
+  </si>
+  <si>
+    <t>7.35</t>
+  </si>
+  <si>
+    <t>4.13</t>
+  </si>
+  <si>
+    <t>Родион Першин</t>
+  </si>
+  <si>
+    <t>7.47</t>
+  </si>
+  <si>
+    <t>5.83</t>
+  </si>
+  <si>
+    <t>Егор Гущин</t>
+  </si>
+  <si>
+    <t>8.16</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
-    <t>2.93</t>
-[...107 lines deleted...]
-    <t>Aleksey Pleshkov</t>
+    <t>Алексей Плешков</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>5.80</t>
   </si>
   <si>
-    <t>Artem Svoykin</t>
+    <t>Артем Свойкин</t>
   </si>
   <si>
     <t>8.77</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
-    <t>Egor Melkozerov</t>
+    <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>4.79</t>
   </si>
   <si>
-    <t>Ilia Krutov</t>
+    <t>Данил Большаков</t>
+  </si>
+  <si>
+    <t>7.65</t>
+  </si>
+  <si>
+    <t>Илья Крутов</t>
   </si>
   <si>
     <t>10.44</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
-    <t>Danil Bolshakov</t>
-[...8 lines deleted...]
-    <t>Anton Lagunov</t>
+    <t>Антон Лагунов</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
-    <t>Matvey Prytkov</t>
+    <t>Матвей Прытков</t>
   </si>
   <si>
     <t>10.92</t>
   </si>
   <si>
     <t>7.30</t>
   </si>
   <si>
-    <t>Vasily Stasyev</t>
+    <t>Василий Стасьев</t>
   </si>
   <si>
     <t>11.37</t>
   </si>
   <si>
     <t>5.63</t>
   </si>
   <si>
-    <t>Dmitriy Duganov</t>
+    <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>10.00</t>
   </si>
   <si>
-    <t>Julia Dernovaya</t>
+    <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>17.41</t>
   </si>
   <si>
-    <t>12.43</t>
-[...2 lines deleted...]
-    <t>Saveliy Rylov</t>
+    <t>11.70</t>
+  </si>
+  <si>
+    <t>Савелий Рылов</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>8.01</t>
   </si>
   <si>
-    <t>Rostislav Burkov</t>
+    <t>Ростислав Бурков</t>
   </si>
   <si>
     <t>19.44</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
-    <t>Denis Ponomarev</t>
+    <t>Денис Пономарев</t>
   </si>
   <si>
     <t>19.45</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
-    <t>Vladimir Pershin</t>
+    <t>Владимир Першин</t>
   </si>
   <si>
     <t>20.23</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
-    <t>Yaroslav Gorshkov</t>
+    <t>Ярослав Горшков</t>
   </si>
   <si>
     <t>22.43</t>
   </si>
   <si>
     <t>14.96</t>
   </si>
   <si>
-    <t>Aleksandr Ustinov</t>
+    <t>Александр Устинов</t>
   </si>
   <si>
     <t>26.18</t>
   </si>
   <si>
     <t>16.52</t>
   </si>
   <si>
-    <t>Anton Sherbinin</t>
+    <t>Антон Щербинин</t>
   </si>
   <si>
     <t>31.43</t>
   </si>
   <si>
     <t>22.48</t>
   </si>
   <si>
-    <t>Vadim Mekhonoshin</t>
+    <t>Вадим Мехоношин</t>
   </si>
   <si>
     <t>32.64</t>
   </si>
   <si>
     <t>14.42</t>
   </si>
   <si>
-    <t>Andrey Shchevelev</t>
+    <t>Андрей Щевелёв</t>
   </si>
   <si>
     <t>37.31</t>
   </si>
   <si>
     <t>17.04</t>
   </si>
   <si>
-    <t>Lavrentij Burkov</t>
-[...5 lines deleted...]
-    <t>Timofei Sarana</t>
+    <t>Лаврентий Бурков</t>
+  </si>
+  <si>
+    <t>Михаил Сапунов</t>
+  </si>
+  <si>
+    <t>Тимофей Сарана</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -693,53 +693,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -905,104 +905,104 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>