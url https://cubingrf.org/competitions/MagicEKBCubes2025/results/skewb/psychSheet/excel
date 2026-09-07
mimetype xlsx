--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -35,84 +35,84 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>4.09</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>4.27</t>
+  </si>
+  <si>
+    <t>2.53</t>
+  </si>
+  <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
     <t>2.38</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.53</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
     <t>3.03</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>5.41</t>
   </si>