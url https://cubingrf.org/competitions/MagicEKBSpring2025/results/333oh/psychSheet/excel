--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -74,164 +74,164 @@
   <si>
     <t>12.32</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
   <si>
     <t>12.55</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
     <t>Анна Дуганова</t>
   </si>
   <si>
-    <t>19.81</t>
-[...2 lines deleted...]
-    <t>16.76</t>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>15.95</t>
+  </si>
+  <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>19.96</t>
+  </si>
+  <si>
+    <t>16.91</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>20.03</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>16.65</t>
   </si>
   <si>
+    <t>Тимур Файрушин</t>
+  </si>
+  <si>
+    <t>22.12</t>
+  </si>
+  <si>
+    <t>18.68</t>
+  </si>
+  <si>
     <t>Артем Свойкин</t>
   </si>
   <si>
     <t>22.21</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>23.69</t>
   </si>
   <si>
     <t>18.33</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>23.75</t>
   </si>
   <si>
-    <t>19.90</t>
+    <t>19.28</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>27.10</t>
   </si>
   <si>
     <t>23.60</t>
   </si>
   <si>
     <t>Матвей Прытков</t>
   </si>
   <si>
     <t>28.22</t>
   </si>
   <si>
     <t>25.01</t>
   </si>
   <si>
-    <t>Тимур Файрушин</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>30.86</t>
   </si>
   <si>
     <t>21.99</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
     <t>25.90</t>
   </si>
   <si>
     <t>Алексей Ружинский</t>
   </si>
   <si>
     <t>34.81</t>
   </si>
   <si>
     <t>28.04</t>
@@ -239,105 +239,105 @@
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>27.58</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>32.18</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>37.61</t>
   </si>
   <si>
-    <t>27.72</t>
+    <t>26.18</t>
   </si>
   <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>41.45</t>
   </si>
   <si>
     <t>31.39</t>
   </si>
   <si>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>41.56</t>
+  </si>
+  <si>
+    <t>24.24</t>
+  </si>
+  <si>
     <t>Ролан Хайретдинов</t>
   </si>
   <si>
     <t>42.27</t>
   </si>
   <si>
     <t>31.49</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>42.72</t>
   </si>
   <si>
     <t>29.95</t>
   </si>
   <si>
     <t>Николай Кустов</t>
   </si>
   <si>
     <t>46.96</t>
   </si>
   <si>
-    <t>37.19</t>
+    <t>37.08</t>
   </si>
   <si>
     <t>Михаил Замятин</t>
   </si>
   <si>
     <t>47.83</t>
   </si>
   <si>
     <t>39.25</t>
-  </si>
-[...7 lines deleted...]
-    <t>41.90</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>
   <si>
     <t>45.23</t>
   </si>
   <si>
     <t>Родион Фролов</t>
   </si>
   <si>
     <t>52.15</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>1:07.19</t>
   </si>
   <si>
     <t>Павел Бурнышев</t>
   </si>
   <si>
     <t>2:10.47</t>
   </si>