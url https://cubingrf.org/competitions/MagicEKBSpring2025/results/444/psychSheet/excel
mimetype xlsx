--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -12,425 +12,428 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...11 lines deleted...]
-    <t>27.60</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>26.28</t>
   </si>
   <si>
     <t>23.76</t>
   </si>
   <si>
-    <t>Vladimir Tikhonenko</t>
+    <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>29.14</t>
   </si>
   <si>
     <t>26.53</t>
   </si>
   <si>
-    <t>Dmitry Sidorenko</t>
-[...2 lines deleted...]
-    <t>30.96</t>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>29.77</t>
   </si>
   <si>
     <t>25.82</t>
   </si>
   <si>
-    <t>Darya Belonogova</t>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
-    <t>Ilya Epifanov</t>
+    <t>Илья Епифанов</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
     <t>30.11</t>
   </si>
   <si>
-    <t>Lev Bruskov</t>
+    <t>Лев Брусков</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
-    <t>Ivan Voroshilov</t>
+    <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>38.62</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
-    <t>Anna Duganova</t>
+    <t>Анна Дуганова</t>
   </si>
   <si>
     <t>40.71</t>
   </si>
   <si>
-    <t>37.61</t>
-[...11 lines deleted...]
-    <t>Stepan Kobelev</t>
+    <t>35.76</t>
+  </si>
+  <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>33.41</t>
+  </si>
+  <si>
+    <t>Степан Кобелев</t>
   </si>
   <si>
     <t>45.05</t>
   </si>
   <si>
     <t>39.36</t>
   </si>
   <si>
-    <t>Egor Gushchin</t>
+    <t>Егор Гущин</t>
   </si>
   <si>
     <t>45.44</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
-    <t>Aleksey Pleshkov</t>
+    <t>Алексей Плешков</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
     <t>38.82</t>
   </si>
   <si>
-    <t>Artem Svoykin</t>
+    <t>Артем Свойкин</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>43.70</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
+    <t>Тимур Файрушин</t>
+  </si>
+  <si>
+    <t>48.74</t>
+  </si>
+  <si>
+    <t>42.86</t>
+  </si>
+  <si>
+    <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
-    <t>Ivan Milyi</t>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>50.85</t>
+  </si>
+  <si>
+    <t>44.60</t>
+  </si>
+  <si>
+    <t>Матвей Прытков</t>
+  </si>
+  <si>
+    <t>52.48</t>
+  </si>
+  <si>
+    <t>43.46</t>
+  </si>
+  <si>
+    <t>Иван Милый</t>
   </si>
   <si>
     <t>52.75</t>
   </si>
   <si>
     <t>40.64</t>
   </si>
   <si>
-    <t>Matvey Prytkov</t>
-[...8 lines deleted...]
-    <t>Artem Ryumin</t>
+    <t>Арсений Кислицын</t>
+  </si>
+  <si>
+    <t>1:01.62</t>
+  </si>
+  <si>
+    <t>52.54</t>
+  </si>
+  <si>
+    <t>Артём Рюмин</t>
   </si>
   <si>
     <t>1:03.14</t>
   </si>
   <si>
     <t>54.76</t>
   </si>
   <si>
-    <t>Vasily Stasyev</t>
+    <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:03.70</t>
   </si>
   <si>
     <t>58.02</t>
   </si>
   <si>
-    <t>Arseniy Kislitsyn</t>
-[...8 lines deleted...]
-    <t>Grigorii Chuvakov</t>
+    <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>1:04.88</t>
   </si>
   <si>
-    <t>59.11</t>
-[...2 lines deleted...]
-    <t>Alexey Ruzhinskiy</t>
+    <t>58.58</t>
+  </si>
+  <si>
+    <t>Алексей Ружинский</t>
   </si>
   <si>
     <t>1:05.44</t>
   </si>
   <si>
     <t>57.45</t>
   </si>
   <si>
-    <t>Anton Lagunov</t>
-[...2 lines deleted...]
-    <t>1:05.93</t>
+    <t>Антон Лагунов</t>
+  </si>
+  <si>
+    <t>1:05.59</t>
   </si>
   <si>
     <t>56.66</t>
   </si>
   <si>
-    <t>Vladimir Kochergin</t>
+    <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>1:06.98</t>
   </si>
   <si>
     <t>53.63</t>
   </si>
   <si>
-    <t>Tair Dadashev</t>
+    <t>Таир Дадашев</t>
   </si>
   <si>
     <t>1:11.07</t>
   </si>
   <si>
     <t>1:06.88</t>
   </si>
   <si>
-    <t>Semën Rudik</t>
-[...17 lines deleted...]
-    <t>Nikolay Kustov</t>
+    <t>Михаил Замятин</t>
+  </si>
+  <si>
+    <t>1:14.62</t>
+  </si>
+  <si>
+    <t>1:06.49</t>
+  </si>
+  <si>
+    <t>Николай Кустов</t>
   </si>
   <si>
     <t>1:20.52</t>
   </si>
   <si>
     <t>1:11.44</t>
   </si>
   <si>
-    <t>Julia Dernovaya</t>
-[...2 lines deleted...]
-    <t>1:23.20</t>
+    <t>Юлия Дерновая</t>
+  </si>
+  <si>
+    <t>1:22.24</t>
   </si>
   <si>
     <t>1:12.43</t>
   </si>
   <si>
-    <t>Amir Zokirov</t>
+    <t>Егор Мелкозеров</t>
+  </si>
+  <si>
+    <t>1:22.87</t>
+  </si>
+  <si>
+    <t>1:14.15</t>
+  </si>
+  <si>
+    <t>Амир Зокиров</t>
   </si>
   <si>
     <t>1:23.44</t>
   </si>
   <si>
     <t>1:18.09</t>
   </si>
   <si>
-    <t>Egor Melkozerov</t>
-[...8 lines deleted...]
-    <t>Dmitriy Duganov</t>
+    <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>1:30.40</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
-    <t>Rolan Khayretdinov</t>
+    <t>Ролан Хайретдинов</t>
   </si>
   <si>
     <t>1:36.12</t>
   </si>
   <si>
     <t>1:26.65</t>
   </si>
   <si>
-    <t>Saveliy Rylov</t>
+    <t>Савелий Рылов</t>
   </si>
   <si>
     <t>1:41.68</t>
   </si>
   <si>
     <t>1:23.66</t>
   </si>
   <si>
-    <t>Matvey Otradnov</t>
+    <t>Матвей Отраднов</t>
   </si>
   <si>
     <t>2:02.34</t>
   </si>
   <si>
     <t>1:31.00</t>
   </si>
   <si>
-    <t>Vadim Ponomarev</t>
+    <t>Вадим Пономарев</t>
   </si>
   <si>
     <t>2:06.32</t>
   </si>
   <si>
     <t>1:51.26</t>
   </si>
   <si>
-    <t>Timur Fayrushin</t>
-[...5 lines deleted...]
-    <t>Arseny Trifonov</t>
+    <t>Арсений Трифонов</t>
   </si>
   <si>
     <t>2:05.81</t>
   </si>
   <si>
-    <t>Danil Bolshakov</t>
+    <t>Данил Большаков</t>
   </si>
   <si>
     <t>2:10.87</t>
   </si>
   <si>
-    <t>Viktor Shumikhin</t>
+    <t>Виктор Шумихин</t>
   </si>
   <si>
     <t>2:41.74</t>
   </si>
   <si>
-    <t>Aleksandr Ustinov</t>
-[...11 lines deleted...]
-    <t>Timofej Solin</t>
+    <t>Александр Устинов</t>
+  </si>
+  <si>
+    <t>Варвара Мишарина</t>
+  </si>
+  <si>
+    <t>Георгий Новосёлов</t>
+  </si>
+  <si>
+    <t>Егор Боталов</t>
+  </si>
+  <si>
+    <t>Тимофей Солин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,51 +756,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C46" sqref="C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1283,118 +1286,120 @@
       <c r="D36" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D37" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="1"/>
+      <c r="C38" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1"/>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C44" s="1"/>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C45" s="1"/>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C46" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>