--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -65,51 +65,51 @@
   <si>
     <t>36.08</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>51.68</t>
   </si>
   <si>
     <t>48.98</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>1:01.31</t>
+    <t>1:01.18</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Артём Рюмин</t>
   </si>
@@ -173,111 +173,111 @@
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
-    <t>1:26.72</t>
+    <t>1:26.45</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
-    <t>1:30.87</t>
+    <t>1:30.01</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>1:49.20</t>
   </si>
   <si>
     <t>1:37.27</t>
   </si>
   <si>
     <t>Антон Лагунов</t>
   </si>
   <si>
     <t>1:55.40</t>
   </si>
   <si>
     <t>1:34.22</t>
   </si>
   <si>
     <t>Артем Свойкин</t>
   </si>
   <si>
     <t>2:02.42</t>
   </si>
   <si>
     <t>1:51.30</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>2:10.96</t>
   </si>
   <si>
     <t>1:57.00</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
-    <t>2:12.10</t>
+    <t>2:11.36</t>
   </si>
   <si>
     <t>1:58.28</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>2:44.25</t>
   </si>
   <si>
     <t>2:23.76</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>
   <si>
     <t>2:47.61</t>
   </si>
   <si>
     <t>2:18.34</t>
   </si>
   <si>
     <t>Данил Большаков</t>
   </si>