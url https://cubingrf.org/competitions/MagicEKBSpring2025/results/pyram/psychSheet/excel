--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -32,107 +32,107 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>1.77</t>
+    <t>1.64</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>2.10</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>4.07</t>
+  </si>
+  <si>
+    <t>2.27</t>
+  </si>
+  <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Николай Котов</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Артем Свойкин</t>
   </si>
   <si>
     <t>4.50</t>
   </si>
   <si>
     <t>3.31</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>2.32</t>
   </si>
   <si>
     <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>3.73</t>
   </si>
   <si>
     <t>Степан Кобелев</t>
   </si>
   <si>
     <t>5.55</t>
   </si>
   <si>
     <t>3.88</t>
@@ -146,105 +146,114 @@
   <si>
     <t>3.87</t>
   </si>
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
     <t>4.81</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
-    <t>6.44</t>
+    <t>6.33</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
-    <t>4.95</t>
+    <t>4.46</t>
   </si>
   <si>
     <t>Егор Гущин</t>
   </si>
   <si>
     <t>6.80</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>Василий Стасьев</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Алексей Ружинский</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>Егор Мелкозеров</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>3.64</t>
   </si>
   <si>
+    <t>Матвей Прытков</t>
+  </si>
+  <si>
+    <t>8.32</t>
+  </si>
+  <si>
+    <t>6.42</t>
+  </si>
+  <si>
     <t>Григорий Чуваков</t>
   </si>
   <si>
     <t>8.56</t>
   </si>
   <si>
-    <t>6.13</t>
+    <t>5.17</t>
   </si>
   <si>
     <t>Юлия Дерновая</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>6.62</t>
   </si>
   <si>
     <t>Дмитрий Дуганов</t>
   </si>
   <si>
     <t>8.81</t>
   </si>
   <si>
     <t>7.21</t>
   </si>
   <si>
     <t>Данил Большаков</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
@@ -284,138 +293,129 @@
   <si>
     <t>9.88</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Дмитрий Зимин</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
     <t>7.84</t>
   </si>
   <si>
     <t>Никита Лагунов</t>
   </si>
   <si>
     <t>10.64</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
-    <t>Матвей Прытков</t>
-[...5 lines deleted...]
-    <t>7.94</t>
+    <t>Денис Пономарев</t>
+  </si>
+  <si>
+    <t>11.23</t>
+  </si>
+  <si>
+    <t>7.00</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>11.54</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
     <t>Таир Дадашев</t>
   </si>
   <si>
     <t>11.79</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
-    <t>Денис Пономарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Егор Сащенко</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>Матвей Отраднов</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
+    <t>Николай Кустов</t>
+  </si>
+  <si>
+    <t>12.62</t>
+  </si>
+  <si>
+    <t>10.18</t>
+  </si>
+  <si>
     <t>Федор Савин</t>
   </si>
   <si>
-    <t>13.48</t>
+    <t>13.02</t>
   </si>
   <si>
     <t>6.92</t>
   </si>
   <si>
     <t>Тимофей Коштылечев</t>
   </si>
   <si>
     <t>13.78</t>
   </si>
   <si>
     <t>7.90</t>
   </si>
   <si>
     <t>Савелий Рылов</t>
   </si>
   <si>
     <t>13.97</t>
   </si>
   <si>
     <t>9.97</t>
-  </si>
-[...7 lines deleted...]
-    <t>11.93</t>
   </si>
   <si>
     <t>Алексей Смоляков</t>
   </si>
   <si>
     <t>14.06</t>
   </si>
   <si>
     <t>9.99</t>
   </si>
   <si>
     <t>Вадим Пономарев</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>10.57</t>
   </si>
   <si>
     <t>Софья Габова</t>
   </si>
   <si>
     <t>14.43</t>
   </si>
@@ -1580,51 +1580,51 @@
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D44" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>132</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D45" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>134</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D46" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>137</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>138</v>