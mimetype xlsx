--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -128,51 +128,51 @@
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>2.20</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>1.87</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
-    <t>2.29</t>
+    <t>1.98</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>4.56</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>2.55</t>
   </si>