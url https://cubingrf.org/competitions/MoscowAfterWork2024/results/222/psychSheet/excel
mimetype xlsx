--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -89,51 +89,51 @@
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
     <t>1.49</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
-    <t>3.31</t>
+    <t>3.21</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
     <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>3.54</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>2.20</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
@@ -218,66 +218,66 @@
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>5.10</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>6.51</t>
   </si>
   <si>
     <t>4.98</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>6.62</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
+    <t>Константин Соколов</t>
+  </si>
+  <si>
+    <t>6.83</t>
+  </si>
+  <si>
+    <t>4.51</t>
+  </si>
+  <si>
     <t>Дмитрий Ильин</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
     <t>5.09</t>
-  </si>
-[...7 lines deleted...]
-    <t>4.51</t>
   </si>
   <si>
     <t>Иван Никулин</t>
   </si>
   <si>
     <t>7.65</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Виктор Мукконен</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
     <t>6.84</t>
   </si>
   <si>
     <t>Михаил Гладченко</t>
   </si>
   <si>
     <t>8.75</t>
   </si>