--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -125,66 +125,66 @@
   <si>
     <t>8.31</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>6.89</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.79</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.89</t>
   </si>
   <si>
     <t>Александр Смирнов</t>
   </si>
   <si>
     <t>10.52</t>
   </si>
   <si>
     <t>9.56</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
@@ -828,51 +828,51 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>