--- v3 (2026-07-23)
+++ v4 (2026-10-22)
@@ -17,273 +17,273 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Артём Куликов</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Artem Kulikov</t>
   </si>
   <si>
     <t>3.11</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>3.87</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>4.63</t>
   </si>
   <si>
     <t>2.81</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
-    <t>Дмитрий Колотвин</t>
+    <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>5.38</t>
   </si>
   <si>
     <t>2.72</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Gabriella Ivakhnitskaya</t>
+  </si>
+  <si>
+    <t>5.77</t>
+  </si>
+  <si>
+    <t>3.45</t>
+  </si>
+  <si>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
-[...5 lines deleted...]
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
-    <t>Роман Самвелян</t>
+    <t>Roman Samvelyan</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>6.77</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
-[...2 lines deleted...]
-    <t>7.46</t>
+    <t>Timofey Tyulpakov</t>
+  </si>
+  <si>
+    <t>7.33</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>8.24</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
-    <t>Владимир Козлов</t>
+    <t>Vladimir Kozlov</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
     <t>7.02</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
-    <t>Михаил Гладченко</t>
+    <t>Mikhail Gladchenko</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>9.29</t>
   </si>
   <si>
-    <t>Константин Соколов</t>
+    <t>Konstantin Sokolov</t>
   </si>
   <si>
     <t>12.76</t>
   </si>
   <si>
     <t>10.28</t>
   </si>
   <si>
-    <t>Кристина Королёва</t>
+    <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>13.25</t>
   </si>
   <si>
     <t>7.37</t>
   </si>
   <si>
-    <t>Иван Никулин</t>
+    <t>Ivan Nikulin</t>
   </si>
   <si>
     <t>13.70</t>
   </si>
   <si>
     <t>6.54</t>
   </si>
   <si>
-    <t>Виктор Мукконен</t>
+    <t>Viktor Mukkonen</t>
   </si>
   <si>
     <t>14.11</t>
   </si>
   <si>
-    <t>7.33</t>
-[...2 lines deleted...]
-    <t>Александр Смирнов</t>
+    <t>Aleksandr Smirnov</t>
   </si>
   <si>
     <t>20.14</t>
   </si>
   <si>
     <t>10.00</t>
   </si>
   <si>
-    <t>Кира Гладченко</t>
+    <t>Kira Gladchenko</t>
   </si>
   <si>
     <t>26.28</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
-    <t>Адам Мелкумов</t>
+    <t>Adam Melkumov</t>
   </si>
   <si>
     <t>50.52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -611,51 +611,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -762,222 +762,222 @@
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>73</v>