--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -35,68 +35,68 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
+    <t>Дмитрий Васильев</t>
+  </si>
+  <si>
+    <t>28.75</t>
+  </si>
+  <si>
+    <t>25.86</t>
+  </si>
+  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
@@ -137,141 +137,141 @@
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
     <t>36.02</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>44.36</t>
+    <t>44.35</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Евгений Опарин</t>
   </si>
   <si>
     <t>44.80</t>
   </si>
   <si>
     <t>40.83</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>46.64</t>
   </si>
   <si>
     <t>40.13</t>
   </si>
   <si>
+    <t>Антон Бережнов</t>
+  </si>
+  <si>
+    <t>52.58</t>
+  </si>
+  <si>
+    <t>41.58</t>
+  </si>
+  <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>52.88</t>
   </si>
   <si>
     <t>48.64</t>
   </si>
   <si>
-    <t>Антон Бережнов</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
   </si>
   <si>
     <t>Егор Цебрук</t>
   </si>
   <si>
     <t>1:15.38</t>
   </si>
   <si>
     <t>1:11.24</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
-    <t>1:40.91</t>
+    <t>1:25.10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>