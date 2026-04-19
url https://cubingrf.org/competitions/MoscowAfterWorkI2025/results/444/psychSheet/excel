--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -29,51 +29,51 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>32.83</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
@@ -89,95 +89,95 @@
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>29.15</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>34.45</t>
   </si>
   <si>
     <t>29.34</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>34.47</t>
+  </si>
+  <si>
+    <t>26.91</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>34.93</t>
   </si>
   <si>
     <t>31.39</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
+    <t>Артём Куликов</t>
+  </si>
+  <si>
+    <t>38.13</t>
+  </si>
+  <si>
+    <t>36.79</t>
+  </si>
+  <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>41.67</t>
   </si>
   <si>
     <t>37.06</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
-[...7 lines deleted...]
-  <si>
     <t>Евгений Опарин</t>
   </si>
   <si>
     <t>44.80</t>
   </si>
   <si>
     <t>40.83</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
@@ -188,66 +188,66 @@
   <si>
     <t>46.43</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>48.63</t>
   </si>
   <si>
     <t>40.13</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>55.10</t>
   </si>
   <si>
     <t>47.00</t>
   </si>
   <si>
+    <t>Юра Кожухарёв</t>
+  </si>
+  <si>
+    <t>59.84</t>
+  </si>
+  <si>
+    <t>56.27</t>
+  </si>
+  <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:00.61</t>
   </si>
   <si>
     <t>Егор Цебрук</t>
   </si>
   <si>
     <t>1:15.38</t>
   </si>
   <si>
     <t>1:11.24</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>1:43.17</t>
   </si>