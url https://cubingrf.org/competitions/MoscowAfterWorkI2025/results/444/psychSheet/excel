--- v3 (2026-04-19)
+++ v4 (2026-06-26)
@@ -47,198 +47,198 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>32.83</t>
+    <t>30.07</t>
+  </si>
+  <si>
+    <t>25.86</t>
+  </si>
+  <si>
+    <t>Арсений Павлов</t>
+  </si>
+  <si>
+    <t>32.99</t>
+  </si>
+  <si>
+    <t>27.07</t>
+  </si>
+  <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>33.11</t>
+  </si>
+  <si>
+    <t>27.22</t>
+  </si>
+  <si>
+    <t>Андрей Синицын</t>
+  </si>
+  <si>
+    <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
-[...16 lines deleted...]
-  <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
-    <t>29.15</t>
+    <t>28.33</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>34.45</t>
   </si>
   <si>
     <t>29.34</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>41.67</t>
   </si>
   <si>
     <t>37.06</t>
   </si>
   <si>
+    <t>Тимофей Тюльпаков</t>
+  </si>
+  <si>
+    <t>44.36</t>
+  </si>
+  <si>
+    <t>37.23</t>
+  </si>
+  <si>
     <t>Евгений Опарин</t>
   </si>
   <si>
     <t>44.80</t>
   </si>
   <si>
     <t>40.83</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
-[...7 lines deleted...]
-  <si>
     <t>Олег Демчук</t>
   </si>
   <si>
-    <t>48.63</t>
+    <t>46.64</t>
   </si>
   <si>
     <t>40.13</t>
   </si>
   <si>
+    <t>Юра Кожухарёв</t>
+  </si>
+  <si>
+    <t>52.88</t>
+  </si>
+  <si>
+    <t>48.64</t>
+  </si>
+  <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>55.10</t>
   </si>
   <si>
     <t>47.00</t>
-  </si>
-[...7 lines deleted...]
-    <t>56.27</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
   </si>
   <si>
     <t>Егор Цебрук</t>
   </si>
   <si>
     <t>1:15.38</t>
   </si>
   <si>
     <t>1:11.24</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>