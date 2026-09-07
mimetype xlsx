--- v4 (2026-06-26)
+++ v5 (2026-09-07)
@@ -38,146 +38,146 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>29.49</t>
+    <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>30.07</t>
   </si>
   <si>
     <t>25.86</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Олег Аккерман</t>
+  </si>
+  <si>
+    <t>33.53</t>
+  </si>
+  <si>
+    <t>29.34</t>
+  </si>
+  <si>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
-    <t>Олег Аккерман</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
+    <t>Александр Герасимов</t>
+  </si>
+  <si>
+    <t>37.85</t>
+  </si>
+  <si>
+    <t>36.02</t>
+  </si>
+  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>38.13</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>Александр Герасимов</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>44.36</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
     <t>Евгений Опарин</t>
   </si>
   <si>
     <t>44.80</t>
   </si>
   <si>
     <t>40.83</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
@@ -227,51 +227,51 @@
   <si>
     <t>56.70</t>
   </si>
   <si>
     <t>Егор Цебрук</t>
   </si>
   <si>
     <t>1:15.38</t>
   </si>
   <si>
     <t>1:11.24</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>1:27.47</t>
   </si>
   <si>
     <t>1:16.06</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
-    <t>1:43.17</t>
+    <t>1:40.91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>