--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -56,51 +56,51 @@
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>Artem Kulikov</t>
   </si>
   <si>
     <t>12.55</t>
   </si>
   <si>
     <t>9.81</t>
   </si>
   <si>
     <t>Aleksandr Kropotov</t>
   </si>
   <si>
-    <t>13.74</t>
+    <t>13.52</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Egor Tsebruk</t>
   </si>
   <si>
     <t>15.76</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>Arsenii Pavlov</t>
   </si>
@@ -116,75 +116,75 @@
   <si>
     <t>16.21</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
     <t>Dmitry Vasilyev</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
     <t>16.17</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
+    <t>Anton Berezhnov</t>
+  </si>
+  <si>
+    <t>24.63</t>
+  </si>
+  <si>
+    <t>18.07</t>
+  </si>
+  <si>
     <t>Nikita Malyshkin</t>
   </si>
   <si>
     <t>25.70</t>
   </si>
   <si>
     <t>19.86</t>
   </si>
   <si>
     <t>Aleksandr Gerasimov</t>
   </si>
   <si>
     <t>30.27</t>
   </si>
   <si>
     <t>28.80</t>
-  </si>
-[...7 lines deleted...]
-    <t>27.42</t>
   </si>
   <si>
     <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>34.83</t>
   </si>
   <si>
     <t>27.13</t>
   </si>
   <si>
     <t>Evgeny Oparin</t>
   </si>
   <si>
     <t>40.04</t>
   </si>
   <si>
     <t>29.04</t>
   </si>
   <si>
     <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>45.03</t>
   </si>