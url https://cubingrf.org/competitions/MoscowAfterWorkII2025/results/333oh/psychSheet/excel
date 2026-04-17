--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -83,51 +83,51 @@
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>19.37</t>
   </si>
   <si>
     <t>16.82</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>22.39</t>
+    <t>22.21</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>28.50</t>
   </si>
   <si>
     <t>20.05</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>