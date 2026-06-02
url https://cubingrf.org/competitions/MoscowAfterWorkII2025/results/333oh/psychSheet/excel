--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
+    <t>9.06</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>15.06</t>
   </si>
   <si>
     <t>12.53</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>17.05</t>
   </si>