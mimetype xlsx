--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -47,54 +47,54 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
-    <t>15.06</t>
-[...2 lines deleted...]
-    <t>12.53</t>
+    <t>14.73</t>
+  </si>
+  <si>
+    <t>11.74</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>19.37</t>
   </si>
   <si>
     <t>16.82</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>