--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -53,84 +53,84 @@
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>12.25</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>14.73</t>
   </si>
   <si>
     <t>11.74</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>19.37</t>
   </si>
   <si>
     <t>16.82</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>19.78</t>
+  </si>
+  <si>
+    <t>14.55</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
-  </si>
-[...7 lines deleted...]
-    <t>14.55</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>28.50</t>
   </si>
   <si>
     <t>20.05</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>28.64</t>
   </si>