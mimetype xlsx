--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
-    <t>12.25</t>
+    <t>11.99</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>14.73</t>
   </si>
   <si>
     <t>11.74</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
@@ -131,57 +131,57 @@
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>28.64</t>
   </si>
   <si>
     <t>23.62</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>29.79</t>
   </si>
   <si>
     <t>24.42</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>52.32</t>
   </si>
   <si>
     <t>38.72</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>