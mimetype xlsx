--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -71,120 +71,120 @@
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>4.47</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>7.14</t>
+  </si>
+  <si>
+    <t>5.88</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>6.13</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
+    <t>Антон Бережнов</t>
+  </si>
+  <si>
+    <t>9.92</t>
+  </si>
+  <si>
+    <t>7.89</t>
+  </si>
+  <si>
     <t>Юра Кожухарёв</t>
   </si>
   <si>
     <t>10.03</t>
   </si>
   <si>
     <t>8.95</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
   <si>
     <t>6.65</t>
-  </si>
-[...7 lines deleted...]
-    <t>7.89</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>9.61</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>13.16</t>
   </si>