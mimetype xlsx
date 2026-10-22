--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -92,51 +92,51 @@
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>1:03.24</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:08.35</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:09.19</t>
   </si>
   <si>
     <t>1:03.35</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
@@ -182,51 +182,51 @@
   <si>
     <t>Константин Васильев</t>
   </si>
   <si>
     <t>2:38.53</t>
   </si>
   <si>
     <t>2:32.28</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>2:49.68</t>
   </si>
   <si>
     <t>2:21.80</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>4:00.99</t>
   </si>
   <si>
-    <t>3:27.59</t>
+    <t>3:25.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>