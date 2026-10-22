--- v5 (2026-08-26)
+++ v6 (2026-10-22)
@@ -98,189 +98,189 @@
   <si>
     <t>6.21</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>7.14</t>
+  </si>
+  <si>
+    <t>5.88</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>6.13</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>8.75</t>
+  </si>
+  <si>
+    <t>7.36</t>
+  </si>
+  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
+    <t>Антон Бережнов</t>
+  </si>
+  <si>
+    <t>9.92</t>
+  </si>
+  <si>
+    <t>7.89</t>
+  </si>
+  <si>
     <t>Иван Доманин</t>
   </si>
   <si>
     <t>10.30</t>
   </si>
   <si>
-    <t>Антон Бережнов</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>9.61</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>13.16</t>
   </si>
   <si>
     <t>12.27</t>
   </si>
   <si>
     <t>Кирилл Пентя</t>
   </si>
   <si>
     <t>16.08</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
+    <t>Спиридон Якунин</t>
+  </si>
+  <si>
+    <t>19.46</t>
+  </si>
+  <si>
+    <t>14.59</t>
+  </si>
+  <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>26.55</t>
+    <t>24.76</t>
   </si>
   <si>
     <t>20.72</t>
   </si>
   <si>
     <t>Игорь Петров</t>
   </si>
   <si>
     <t>33.55</t>
   </si>
   <si>
     <t>27.57</t>
-  </si>
-[...7 lines deleted...]
-    <t>18.31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -843,65 +843,65 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>