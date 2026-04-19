--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -47,225 +47,225 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
-    <t>44.08</t>
-[...2 lines deleted...]
-    <t>36.96</t>
+    <t>44.05</t>
+  </si>
+  <si>
+    <t>36.40</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
     <t>47.91</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>54.70</t>
   </si>
   <si>
     <t>45.79</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>1:06.39</t>
+  </si>
+  <si>
+    <t>58.88</t>
+  </si>
+  <si>
     <t>Константин Васильев</t>
   </si>
   <si>
     <t>1:10.96</t>
   </si>
   <si>
     <t>1:05.24</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1:12.74</t>
   </si>
   <si>
-    <t>1:04.79</t>
+    <t>58.09</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>1:21.34</t>
   </si>
   <si>
     <t>1:18.60</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...5 lines deleted...]
-    <t>1:07.03</t>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>1:21.61</t>
+  </si>
+  <si>
+    <t>1:16.12</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>1:32.70</t>
   </si>
   <si>
     <t>1:23.47</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>1:57.57</t>
   </si>
   <si>
     <t>1:43.88</t>
   </si>
   <si>
     <t>Кирилл Пригода</t>
   </si>
   <si>
     <t>2:19.18</t>
   </si>
   <si>
     <t>2:04.71</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:49.84</t>
   </si>
   <si>
     <t>2:39.41</t>
   </si>
   <si>
     <t>Иван Доманин</t>
   </si>
   <si>
     <t>3:47.36</t>
   </si>
   <si>
     <t>3:24.82</t>
   </si>
   <si>
     <t>Спиридон Якунин</t>
   </si>
   <si>
     <t>2:52.54</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>3:21.04</t>
+  </si>
+  <si>
     <t>Игорь Петров</t>
   </si>
   <si>
     <t>3:56.26</t>
-  </si>
-[...4 lines deleted...]
-    <t>4:36.35</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>