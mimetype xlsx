--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -89,68 +89,68 @@
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>54.70</t>
   </si>
   <si>
     <t>45.79</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>59.85</t>
+  </si>
+  <si>
+    <t>55.48</t>
+  </si>
+  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Константин Васильев</t>
   </si>
   <si>
     <t>1:10.96</t>
   </si>
   <si>
     <t>1:05.24</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1:12.74</t>
   </si>
   <si>
     <t>58.09</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>1:21.34</t>
   </si>
   <si>
     <t>1:18.60</t>
@@ -215,51 +215,51 @@
   <si>
     <t>2:49.84</t>
   </si>
   <si>
     <t>2:39.41</t>
   </si>
   <si>
     <t>Иван Доманин</t>
   </si>
   <si>
     <t>3:47.36</t>
   </si>
   <si>
     <t>3:24.82</t>
   </si>
   <si>
     <t>Спиридон Якунин</t>
   </si>
   <si>
     <t>2:52.54</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>3:21.04</t>
+    <t>3:10.66</t>
   </si>
   <si>
     <t>Игорь Петров</t>
   </si>
   <si>
     <t>3:56.26</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>