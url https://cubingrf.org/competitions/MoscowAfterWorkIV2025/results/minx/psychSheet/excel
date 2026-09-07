--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -56,66 +56,66 @@
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.40</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
-    <t>47.91</t>
+    <t>47.13</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>49.75</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>54.70</t>
   </si>
   <si>
     <t>45.79</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
     <t>55.48</t>
   </si>