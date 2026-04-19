--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -257,51 +257,51 @@
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>14.10</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>Игорь Петров</t>
   </si>
   <si>
     <t>15.70</t>
   </si>
   <si>
     <t>14.06</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>19.14</t>
   </si>
   <si>
-    <t>12.04</t>
+    <t>10.45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>