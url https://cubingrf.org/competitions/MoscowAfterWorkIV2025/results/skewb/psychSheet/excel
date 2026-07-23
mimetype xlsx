--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -131,96 +131,96 @@
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
-    <t>3.83</t>
+    <t>3.33</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
-    <t>3.42</t>
+    <t>2.84</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>6.85</t>
   </si>
   <si>
     <t>4.49</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.86</t>
   </si>
   <si>
-    <t>5.18</t>
+    <t>4.78</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.24</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
     <t>Иван Доманин</t>
   </si>
   <si>
     <t>8.25</t>
   </si>
   <si>
     <t>5.98</t>
   </si>
   <si>
     <t>Спиридон Якунин</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
@@ -254,51 +254,51 @@
   <si>
     <t>9.68</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>14.10</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>Игорь Петров</t>
   </si>
   <si>
     <t>15.70</t>
   </si>
   <si>
     <t>14.06</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>19.14</t>
+    <t>18.35</t>
   </si>
   <si>
     <t>10.45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>