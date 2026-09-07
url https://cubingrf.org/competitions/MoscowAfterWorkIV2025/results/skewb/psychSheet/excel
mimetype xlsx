--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>3.11</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.87</t>
   </si>