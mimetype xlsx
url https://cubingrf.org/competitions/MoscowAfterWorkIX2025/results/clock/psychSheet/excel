--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -137,54 +137,54 @@
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>12.77</t>
   </si>
   <si>
     <t>11.74</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>28.35</t>
-[...2 lines deleted...]
-    <t>23.57</t>
+    <t>27.80</t>
+  </si>
+  <si>
+    <t>22.39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>