--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -68,123 +68,123 @@
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
-    <t>8.46</t>
+    <t>8.45</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>7.36</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
-    <t>8.16</t>
+    <t>6.89</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>12.77</t>
   </si>
   <si>
     <t>11.74</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>27.80</t>
-[...2 lines deleted...]
-    <t>22.39</t>
+    <t>26.55</t>
+  </si>
+  <si>
+    <t>20.72</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>