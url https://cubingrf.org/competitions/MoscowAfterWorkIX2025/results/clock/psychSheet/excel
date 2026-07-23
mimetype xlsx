--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -68,51 +68,51 @@
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
-    <t>8.45</t>
+    <t>6.17</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>9.14</t>
   </si>