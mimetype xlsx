--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>5.88</t>
   </si>