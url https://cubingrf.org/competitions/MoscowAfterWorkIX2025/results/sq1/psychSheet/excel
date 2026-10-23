--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
-    <t>13.74</t>
+    <t>13.52</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Егор Цебрук</t>
   </si>
   <si>
     <t>15.76</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
@@ -104,51 +104,51 @@
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>31.15</t>
   </si>
   <si>
     <t>27.57</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>34.83</t>
   </si>
   <si>
     <t>27.13</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>39.17</t>
   </si>
   <si>
-    <t>27.00</t>
+    <t>25.13</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>52.88</t>
   </si>
   <si>
     <t>36.88</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>