--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -12,272 +12,275 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>32.54</t>
+  </si>
+  <si>
+    <t>28.50</t>
+  </si>
+  <si>
     <t>Азамат Туко</t>
   </si>
   <si>
     <t>32.84</t>
   </si>
   <si>
     <t>25.98</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>27.60</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>34.49</t>
   </si>
   <si>
     <t>28.19</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
     <t>Карен Заргарян</t>
   </si>
   <si>
     <t>40.53</t>
   </si>
   <si>
     <t>38.18</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
-    <t>55.10</t>
-[...2 lines deleted...]
-    <t>47.00</t>
+    <t>52.58</t>
+  </si>
+  <si>
+    <t>41.58</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>1:08.66</t>
   </si>
   <si>
     <t>1:01.23</t>
   </si>
   <si>
+    <t>Кирилл Пригода</t>
+  </si>
+  <si>
+    <t>1:08.84</t>
+  </si>
+  <si>
+    <t>1:02.53</t>
+  </si>
+  <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>1:17.48</t>
-[...2 lines deleted...]
-    <t>1:08.88</t>
+    <t>1:11.19</t>
+  </si>
+  <si>
+    <t>1:02.86</t>
+  </si>
+  <si>
+    <t>Спиридон Якунин</t>
+  </si>
+  <si>
+    <t>1:12.07</t>
+  </si>
+  <si>
+    <t>59.33</t>
   </si>
   <si>
     <t>Алексей Бережнов</t>
   </si>
   <si>
     <t>1:20.73</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
-    <t>Спиридон Якунин</t>
-[...7 lines deleted...]
-  <si>
     <t>Константин Васильев</t>
   </si>
   <si>
     <t>1:21.28</t>
   </si>
   <si>
     <t>1:13.84</t>
   </si>
   <si>
     <t>Вадим Вязигин</t>
   </si>
   <si>
     <t>2:01.00</t>
   </si>
   <si>
     <t>1:42.18</t>
   </si>
   <si>
     <t>Герри Петросян</t>
   </si>
   <si>
     <t>3:09.55</t>
   </si>
   <si>
     <t>1:39.51</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:19.21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -669,65 +672,65 @@
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
@@ -948,53 +951,55 @@
       <c r="D23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
-      <c r="C25" s="1"/>
+      <c r="C25" s="1" t="s">
+        <v>73</v>
+      </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>