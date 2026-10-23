--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -29,83 +29,83 @@
     <sheet name="666" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>1:48.62</t>
+  </si>
+  <si>
+    <t>1:43.20</t>
+  </si>
+  <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>1:50.52</t>
   </si>
   <si>
     <t>1:42.75</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:54.23</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:55.17</t>
   </si>
   <si>
     <t>1:41.07</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:57.87</t>
   </si>
   <si>
     <t>1:47.78</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
@@ -128,78 +128,78 @@
   <si>
     <t>Артём Курицын</t>
   </si>
   <si>
     <t>2:14.08</t>
   </si>
   <si>
     <t>2:08.83</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>2:24.35</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>2:48.25</t>
   </si>
   <si>
     <t>2:33.19</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>6:59.07</t>
   </si>
   <si>
-    <t>6:15.24</t>
+    <t>4:18.86</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -608,51 +608,51 @@
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>