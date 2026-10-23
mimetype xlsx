--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -44,77 +44,77 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>2:35.96</t>
   </si>
   <si>
     <t>2:34.92</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>2:39.45</t>
+  </si>
+  <si>
+    <t>2:21.60</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2:45.00</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:47.29</t>
   </si>
   <si>
     <t>2:36.64</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>3:12.48</t>
   </si>
   <si>
     <t>2:54.90</t>
@@ -164,54 +164,54 @@
   <si>
     <t>4:01.52</t>
   </si>
   <si>
     <t>Артём Курицын</t>
   </si>
   <si>
     <t>4:28.65</t>
   </si>
   <si>
     <t>3:56.57</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4:35.23</t>
   </si>
   <si>
     <t>4:20.64</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>8:22.41</t>
-[...2 lines deleted...]
-    <t>7:23.66</t>
+    <t>7:47.39</t>
+  </si>
+  <si>
+    <t>6:33.14</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8:38.77</t>
   </si>
   <si>
     <t>8:17.66</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>