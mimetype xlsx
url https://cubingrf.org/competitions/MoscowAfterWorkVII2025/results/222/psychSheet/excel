--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -29,72 +29,72 @@
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
-    <t>2.35</t>
-[...2 lines deleted...]
-    <t>2.09</t>
+    <t>1.72</t>
+  </si>
+  <si>
+    <t>1.45</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>2.95</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>2.99</t>
   </si>
   <si>
-    <t>1.58</t>
+    <t>1.39</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>1.18</t>
   </si>
   <si>
     <t>Седа Сукясова</t>
   </si>
   <si>
     <t>2.37</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>3.80</t>
   </si>
   <si>
     <t>2.67</t>
   </si>