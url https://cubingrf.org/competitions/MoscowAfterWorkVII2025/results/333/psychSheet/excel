--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -29,90 +29,90 @@
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
-    <t>7.96</t>
+    <t>7.43</t>
   </si>
   <si>
     <t>6.78</t>
   </si>
   <si>
     <t>Азамат Туко</t>
   </si>
   <si>
     <t>9.50</t>
   </si>
   <si>
     <t>5.65</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>9.55</t>
+  </si>
+  <si>
+    <t>7.44</t>
+  </si>
+  <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>9.73</t>
   </si>
   <si>
     <t>7.61</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Седа Сукясова</t>
   </si>
   <si>
-    <t>10.28</t>
-[...2 lines deleted...]
-    <t>8.67</t>
+    <t>10.23</t>
+  </si>
+  <si>
+    <t>8.66</t>
   </si>
   <si>
     <t>Дмитрий Резяпкин</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>11.27</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>11.73</t>
   </si>
@@ -745,51 +745,51 @@
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>