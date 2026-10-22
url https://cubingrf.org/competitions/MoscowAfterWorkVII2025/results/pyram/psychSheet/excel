--- v4 (2026-07-23)
+++ v5 (2026-10-22)
@@ -32,111 +32,111 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>3.65</t>
   </si>
   <si>
-    <t>2.77</t>
+    <t>2.57</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>2.96</t>
+    <t>2.68</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>4.75</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>5.20</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
     <t>Седа Сукясова</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
-    <t>7.64</t>
+    <t>7.62</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8.54</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>9.11</t>
   </si>
   <si>
     <t>Карен Заргарян</t>
   </si>
   <si>
     <t>9.31</t>
   </si>