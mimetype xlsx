--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -149,51 +149,51 @@
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>11.00</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>12.77</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
-    <t>12.00</t>
+    <t>11.61</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>14.47</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>17.77</t>
   </si>
   <si>
     <t>9.82</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>18.11</t>
   </si>