--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -35,153 +35,153 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
+    <t>Арсений Павлов</t>
+  </si>
+  <si>
+    <t>7.58</t>
+  </si>
+  <si>
+    <t>6.10</t>
+  </si>
+  <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
-[...7 lines deleted...]
-  <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>9.85</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
-    <t>10.33</t>
+    <t>10.29</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>10.42</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>9.51</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>11.13</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>11.00</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>12.77</t>
+    <t>12.41</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>14.47</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>