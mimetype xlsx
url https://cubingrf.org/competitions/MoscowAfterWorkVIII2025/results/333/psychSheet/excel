--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -17,264 +17,264 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...11 lines deleted...]
-    <t>6.55</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
+  </si>
+  <si>
+    <t>6.37</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
-    <t>Степан Мельников</t>
+    <t>Stepan Melnikov</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
-    <t>Мартин Николаев</t>
+    <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>9.85</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>10.42</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Oleg Demchuk</t>
+  </si>
+  <si>
+    <t>10.57</t>
+  </si>
+  <si>
+    <t>8.15</t>
+  </si>
+  <si>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>9.51</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
-[...8 lines deleted...]
-    <t>Денис Синюшкин</t>
+    <t>Denis Sinyushkin</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>11.00</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>12.41</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
+    <t>Artemiy Kliger</t>
+  </si>
+  <si>
+    <t>13.14</t>
+  </si>
+  <si>
+    <t>9.82</t>
+  </si>
+  <si>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
-    <t>Никита Чесноков</t>
+    <t>Nikita Chesnokov</t>
   </si>
   <si>
     <t>14.47</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
-    <t>Артемий Клигер</t>
-[...8 lines deleted...]
-    <t>Владимир Козлов</t>
+    <t>Vladimir Kozlov</t>
   </si>
   <si>
     <t>18.11</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
-    <t>Кирилл Пригода</t>
+    <t>Kirill Prigoda</t>
   </si>
   <si>
     <t>18.23</t>
   </si>
   <si>
     <t>14.18</t>
   </si>
   <si>
-    <t>Евгений Амосов</t>
+    <t>Evgeniy Amosov</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
-    <t>16.42</t>
-[...2 lines deleted...]
-    <t>Пётр Шипицин</t>
+    <t>14.64</t>
+  </si>
+  <si>
+    <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>21.47</t>
   </si>
   <si>
     <t>17.48</t>
   </si>
   <si>
-    <t>Спиридон Якунин</t>
+    <t>Alexandr Dolgikh</t>
+  </si>
+  <si>
+    <t>21.74</t>
+  </si>
+  <si>
+    <t>18.18</t>
+  </si>
+  <si>
+    <t>Spiridon Yakunin</t>
   </si>
   <si>
     <t>26.25</t>
   </si>
   <si>
     <t>20.89</t>
   </si>
   <si>
-    <t>Александр Якунин</t>
+    <t>Alexander Yakunin</t>
   </si>
   <si>
     <t>30.59</t>
   </si>
   <si>
-    <t>Александр Долгих</t>
-[...8 lines deleted...]
-    <t>Елена Гусева</t>
+    <t>Elena Guseva</t>
   </si>
   <si>
     <t>1:48.93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +600,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -924,65 +924,65 @@
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>