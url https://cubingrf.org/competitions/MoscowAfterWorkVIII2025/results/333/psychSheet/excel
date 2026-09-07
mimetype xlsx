--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -17,264 +17,264 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Anatolii Turenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>6.37</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
-    <t>Stepan Melnikov</t>
+    <t>Степан Мельников</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
-    <t>Roman Shilov</t>
+    <t>Роман Шилов</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
-    <t>Martin Nikolayev</t>
+    <t>Мартин Николаев</t>
   </si>
   <si>
     <t>9.85</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>10.26</t>
+  </si>
+  <si>
+    <t>7.05</t>
+  </si>
+  <si>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
-[...8 lines deleted...]
-    <t>Oleg Demchuk</t>
+    <t>Олег Демчук</t>
   </si>
   <si>
     <t>10.57</t>
   </si>
   <si>
     <t>8.15</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>9.51</t>
   </si>
   <si>
-    <t>Denis Sinyushkin</t>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>11.24</t>
+  </si>
+  <si>
+    <t>9.84</t>
+  </si>
+  <si>
+    <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
     <t>11.00</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
-[...8 lines deleted...]
-    <t>Artemiy Kliger</t>
+    <t>Артемий Клигер</t>
   </si>
   <si>
     <t>13.14</t>
   </si>
   <si>
     <t>9.82</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
-[...2 lines deleted...]
-    <t>14.22</t>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>13.85</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
-    <t>Nikita Chesnokov</t>
+    <t>Никита Чесноков</t>
   </si>
   <si>
     <t>14.47</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
-    <t>Vladimir Kozlov</t>
+    <t>Владимир Козлов</t>
   </si>
   <si>
     <t>18.11</t>
   </si>
   <si>
     <t>16.24</t>
   </si>
   <si>
-    <t>Kirill Prigoda</t>
+    <t>Кирилл Пригода</t>
   </si>
   <si>
     <t>18.23</t>
   </si>
   <si>
     <t>14.18</t>
   </si>
   <si>
-    <t>Evgeniy Amosov</t>
+    <t>Евгений Амосов</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
-    <t>Petr Shipitsin</t>
+    <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>21.47</t>
   </si>
   <si>
     <t>17.48</t>
   </si>
   <si>
-    <t>Alexandr Dolgikh</t>
+    <t>Александр Долгих</t>
   </si>
   <si>
     <t>21.74</t>
   </si>
   <si>
     <t>18.18</t>
   </si>
   <si>
-    <t>Spiridon Yakunin</t>
+    <t>Спиридон Якунин</t>
   </si>
   <si>
     <t>26.25</t>
   </si>
   <si>
     <t>20.89</t>
   </si>
   <si>
-    <t>Alexander Yakunin</t>
+    <t>Александр Якунин</t>
   </si>
   <si>
     <t>30.59</t>
   </si>
   <si>
-    <t>Elena Guseva</t>
+    <t>Елена Гусева</t>
   </si>
   <si>
     <t>1:48.93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +600,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>