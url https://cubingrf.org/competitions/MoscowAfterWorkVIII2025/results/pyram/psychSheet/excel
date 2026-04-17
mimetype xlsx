--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -32,102 +32,102 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
-    <t>2.09</t>
+    <t>1.98</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>3.11</t>
   </si>
   <si>
     <t>2.31</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.81</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>3.20</t>
   </si>
   <si>
     <t>2.63</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>2.65</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>3.72</t>
+    <t>3.70</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>4.46</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>