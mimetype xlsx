--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -26,102 +26,102 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>2.45</t>
+  </si>
+  <si>
+    <t>1.95</t>
+  </si>
+  <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
-[...5 lines deleted...]
-    <t>2.31</t>
+    <t>Степан Мельников</t>
+  </si>
+  <si>
+    <t>2.96</t>
+  </si>
+  <si>
+    <t>2.49</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.81</t>
   </si>
   <si>
-    <t>Степан Мельников</t>
-[...7 lines deleted...]
-  <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
-    <t>2.65</t>
+    <t>2.36</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>4.46</t>
   </si>