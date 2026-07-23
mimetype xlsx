--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -185,75 +185,75 @@
   <si>
     <t>8.30</t>
   </si>
   <si>
     <t>3.60</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>3.86</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>9.54</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
+    <t>Александр Долгих</t>
+  </si>
+  <si>
+    <t>12.12</t>
+  </si>
+  <si>
+    <t>9.72</t>
+  </si>
+  <si>
     <t>Елена Гусева</t>
   </si>
   <si>
     <t>13.86</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
-    <t>10.20</t>
-[...8 lines deleted...]
-    <t>16.47</t>
+    <t>4.55</t>
   </si>
   <si>
     <t>Спиридон Якунин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>