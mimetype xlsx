--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -41,96 +41,96 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>2.45</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
-    <t>1.98</t>
+    <t>1.94</t>
   </si>
   <si>
     <t>Степан Мельников</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>2.49</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.81</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>2.36</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.17</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>Мартин Николаев</t>
   </si>
   <si>
     <t>4.46</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>