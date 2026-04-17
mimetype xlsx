--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -56,51 +56,51 @@
   <si>
     <t>31.38</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>29.15</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>42.48</t>
+    <t>41.61</t>
   </si>
   <si>
     <t>33.84</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>