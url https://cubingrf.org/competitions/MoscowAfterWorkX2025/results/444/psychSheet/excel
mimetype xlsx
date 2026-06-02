--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -29,54 +29,54 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>33.42</t>
-[...2 lines deleted...]
-    <t>31.38</t>
+    <t>33.36</t>
+  </si>
+  <si>
+    <t>26.12</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>29.15</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>41.61</t>
   </si>
@@ -92,90 +92,90 @@
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
-    <t>53.93</t>
+    <t>51.78</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>1:01.64</t>
+    <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>1:08.66</t>
   </si>
   <si>
     <t>1:01.23</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>1:08.78</t>
   </si>
   <si>
     <t>1:05.47</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>1:26.00</t>
-[...2 lines deleted...]
-    <t>1:19.50</t>
+    <t>1:23.48</t>
+  </si>
+  <si>
+    <t>1:12.60</t>
   </si>
   <si>
     <t>Руслан Иманалиев</t>
   </si>
   <si>
     <t>1:42.78</t>
   </si>
   <si>
     <t>1:24.32</t>
   </si>
   <si>
     <t>Александр Якунин</t>
   </si>
   <si>
     <t>2:11.04</t>
   </si>
   <si>
     <t>2:04.69</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>2:32.45</t>
   </si>