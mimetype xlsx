--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -29,162 +29,162 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>33.36</t>
+    <t>32.05</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
-    <t>29.15</t>
+    <t>28.33</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>41.61</t>
-[...2 lines deleted...]
-    <t>33.84</t>
+    <t>40.74</t>
+  </si>
+  <si>
+    <t>31.67</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
-    <t>51.78</t>
+    <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
+    <t>Руслан Иманалиев</t>
+  </si>
+  <si>
+    <t>55.51</t>
+  </si>
+  <si>
+    <t>47.73</t>
+  </si>
+  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>1:08.66</t>
   </si>
   <si>
     <t>1:01.23</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>1:08.78</t>
   </si>
   <si>
     <t>1:05.47</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>1:23.48</t>
-[...11 lines deleted...]
-    <t>1:24.32</t>
+    <t>1:17.48</t>
+  </si>
+  <si>
+    <t>1:08.88</t>
   </si>
   <si>
     <t>Александр Якунин</t>
   </si>
   <si>
     <t>2:11.04</t>
   </si>
   <si>
     <t>2:04.69</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>2:32.45</t>
   </si>
   <si>
     <t>2:03.09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>