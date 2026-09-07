--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -29,57 +29,57 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анна Фомина</t>
   </si>
   <si>
-    <t>32.05</t>
+    <t>31.93</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>40.74</t>
   </si>
   <si>
     <t>31.67</t>
   </si>