--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -56,135 +56,135 @@
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>40.74</t>
+    <t>38.47</t>
   </si>
   <si>
     <t>31.67</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
+    <t>Руслан Иманалиев</t>
+  </si>
+  <si>
+    <t>45.35</t>
+  </si>
+  <si>
+    <t>40.53</t>
+  </si>
+  <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
-    <t>Руслан Иманалиев</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>1:08.66</t>
   </si>
   <si>
     <t>1:01.23</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>1:08.78</t>
   </si>
   <si>
     <t>1:05.47</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>1:17.48</t>
-[...2 lines deleted...]
-    <t>1:08.88</t>
+    <t>1:11.19</t>
+  </si>
+  <si>
+    <t>1:02.86</t>
   </si>
   <si>
     <t>Александр Якунин</t>
   </si>
   <si>
     <t>2:11.04</t>
   </si>
   <si>
     <t>2:04.69</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>2:32.45</t>
   </si>
   <si>
     <t>2:03.09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>