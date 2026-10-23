--- v3 (2026-08-13)
+++ v4 (2026-10-23)
@@ -29,108 +29,108 @@
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
-    <t>2.35</t>
+    <t>2.19</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Денис Синюшкин</t>
   </si>
   <si>
     <t>3.84</t>
   </si>
   <si>
     <t>2.26</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>2.60</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>4.82</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
     <t>Анна Фомина</t>
   </si>
   <si>
     <t>4.93</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>5.06</t>
   </si>
   <si>
     <t>3.04</t>
-  </si>
-[...7 lines deleted...]
-    <t>3.33</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.24</t>
   </si>